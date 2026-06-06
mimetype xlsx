--- v0 (2026-02-06)
+++ v1 (2026-06-06)
@@ -54,1436 +54,1436 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>NINHA DO VIDÉU</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/224/camscanner_18-03-2025_18.01.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/224/camscanner_18-03-2025_18.01.pdf</t>
   </si>
   <si>
     <t>SOLICITO: QUE DE ACORDO COM O REGIMENTO INTERNO DESTA CASA LEGISLATIVA SEJA REALIZADA REUNIÕES ITINERANTES NOS DISTRITOS E COMUNIDADES DO NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PEDRO JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/225/camscanner_18-03-2025_18.03.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/225/camscanner_18-03-2025_18.03.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Samuel Soares Lavor de Lacerda, solicito a realização do patrolamento na Avenida Principal Projetada, no bairro Liberdade, devido ao desgaste causado pelas chuvas recentes. Trata-se de um bairro plenamente estabelecido, e essa avenida é a principal — se não a única — via de acesso a determinados locais, sendo utilizada diariamente por centenas de pessoas. Diante disso, por meio de nosso mandato, recebemos diversas solicitações de moradores que pedem essa intervenção do poder público.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/226/camscanner_18-03-2025_18.30.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/226/camscanner_18-03-2025_18.30.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Samuel Soares Lavor de Lacerda, Solicito a implantação do sistema de abastecimento de água na comunidade Celeiro, que por consequência beneficiará também a comunidade de Baraúnas, devido a existência de um ponto adequado para a instalação do reservatório que possibilitará atender ambas as comunidades com a gravidade, o que permitirá atender mais de 100 famílias que dependem dessa iniciativa do poder público, principalmente parte da comunidade que não possui acesso a água diante da distância do açude.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/227/camscanner_18-03-2025_18.30.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/227/camscanner_18-03-2025_18.30.pdf</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>GILVANDRO RAMALHO BRAGA</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/231/camscanner_08-04-2025_17.36.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/231/camscanner_08-04-2025_17.36.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (ÂNCORA), NAS COMUNIDADES: CONDADO DE CIMA, CONDADO DE BAIXO, BARAÚNAS E LIRA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>DR JUSSIÊ</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/240/camscanner_13-05-2025_17.53.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/240/camscanner_13-05-2025_17.53.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR SAMUEL SOARES LAVOR DE LACERDA, QUE SEJA FEITA A PAVIMENTAÇÃO DA RUA DO POVOADO DO SACO DA INGAZEIRA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>LUIS PAULINO</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/241/camscanner_13-05-2025_17.50.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/241/camscanner_13-05-2025_17.50.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador DR. LUÍS PAULINO NETO com assento nesta Casa Legislativa, venho na forma Regimental, depois de ouvido o Plenário e cumpridas às formalidades regimentais desta Casa Legislativa, solicitar da Presidência, Senhor Fidélis Rodrigues de Luna, UMA AUDIÊNCIA PÚBLICA COM TODOS OS PREFEITOS E CÂMARAS MUNICIPAIS DO VALE DO PIANCÓ PARA LUTARMOS SOBRE:  O TERCEIRO EIXO DA TRANSPOSIÇÃO DO RIO SÃO FRANCISCO PARA A NOSSA REGIÃO.  IMPLANTAÇÃO DO IML NO VALE DO PIANCÓ. IMPLANTAÇÃO DE UMA UNIVERSIDADE PÚBLICA PARA O VALE DO PIANCÓ.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>STHERLAN EMANUEL</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/247/camscanner_27-05-2025_18.00.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/247/camscanner_27-05-2025_18.00.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO SAMUEL SOARES LAVOR DE LACERDA, QUE SEJA FEITO O SANEAMENTO BÁSICO E CALÇAMENTO DAS RUAS:_x000D_
 RUA PROJETADA "A" DENOMINADA: RAIMUNDO SOARES DE SOUSA._x000D_
 RUA PROJETADA "B" DENOMINADA: FRANCISCA VIDAL DE SOUSA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>JÚNIOR LACERDA</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/248/camscanner_27-05-2025_18.02.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/248/camscanner_27-05-2025_18.02.pdf</t>
   </si>
   <si>
     <t>Requero que seja consignado MOÇÃO DE VOTOS DE PARABÉNS E DE APLAUSO EM RECONHECIMENTO AO ILUSTRÍSSIMO SENHOR FRANCISCO VIEIRA, (TENETE VIEIRA) QUE ASSUMIU O COMANDO DA 2Cia/ 13BPM.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>ELVANY SOARES</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/258/requerimento_ao_legislativo_passagem_molhada_saco_da_ingazeira.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/258/requerimento_ao_legislativo_passagem_molhada_saco_da_ingazeira.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito Samuel Soares Lavor de Lacerda, A REVITALIZAÇÃO DA PASSAGEM MOLHADA DA COMUNIDADE DO SACO DA INGAZEIRA.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>ALYSSON DINIZ</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento__mocao_de_aplausos_2025_jakson_vitorino_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento__mocao_de_aplausos_2025_jakson_vitorino_2025.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador ALYSSON BENICIO FERREIRA DINIZ, com assento nesta Casa Legislativa, venho nos termos do caput do art. 101 do Regimento Interno desta Casa Legislativa, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer que seja consignado: MOÇÃO DE VOTOS DE APLAUSOS A JACKSON VITORINO E AO PODCAST BOLA NA REDE, transmitido pelo Instagram, Rádio Educadora e TV Sertão Verdade, pela significativa contribuição na divulgação do esporte amador e profissional, promovendo e valorizando o esporte local e levando com orgulho o nome de Conceição no cenário _x000D_
 da comunicação esportiva nacional.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/260/camscanner_12-08-2025_19.05.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/260/camscanner_12-08-2025_19.05.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador PEDRO DE LACERDA JÚNIOR, com assento nesta Casa Legislativa, venho nos termos do caput do art. 101 do Regimento Interno após ouvido o Plenário e cumpridas as formalidades regimentais, requerer que seja consignado: MOÇÁO DE VOTOS DE APLAUSO E FELICITAÇÕES a NONATO BELMIRO, Ex vereador e presidente desta casa, pela passagem de seus 95 anos de idade, reconhecendo por seus relevantes serviços prestados no município de Conceição.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/261/camscanner_19-08-2025_18.02.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/261/camscanner_19-08-2025_18.02.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Dr. Luís Paulino Neto, com assento nesta Casa Legislativa, venho, na forma regimental, após ouvido o Plenário e cumpridas as formalidades previstas, requerer que seja consignado nos anais desta Casa Voto de Pesar pelo falecimento da Sra. Égila Almeida de Lacerda Moura, ocorrido recentemente, externando nossas mais profundas condolências a seus familiares e amigos.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/262/camscanner_19-08-2025_18.02.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/262/camscanner_19-08-2025_18.02.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Dr. Luís Paulino Neto, com assento nesta Casa Legislativa, venho, na forma regimental, após ouvido o Plenário e cumpridas as formalidades previstas, requerer que seja consignado nos anais desta Casa Voto de Pesar pelo falecimento da Sra. Francisca Cordeiro Vieira (Neta), ocorrido recentemente, externando nossas mais profundas condolências a seus familiares e amigos.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/263/camscanner_19-08-2025_18.02.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/263/camscanner_19-08-2025_18.02.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Dr. Luís Paulino Neto, com assento nesta Casa Legislativa, venho, na forma regimental, após ouvido o Plenário e cumpridas as formalidades previstas, requerer que seja consignado nos anais desta Casa Voto de Pesar pelo falecimento do Sr. Artur Olegário dos Santos (Artur Leo), ocorrido recentemente, externando nossas mais profundas condolências a seus familiares e amigos.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/264/camscanner_19-08-2025_18.02.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/264/camscanner_19-08-2025_18.02.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Dr. Luís Paulino Neto, com assento nesta Casa Legislativa, venho, na forma regimental, após ouvido o Plenário e cumpridas as formalidades previstas, requerer que seja consignado nos anais desta Casa Voto de Pesar pelo falecimento do Sr. Manoel Pedro (Manoel de Elizeu), ocorrido recentemente, externando nossas mais profundas condolências a seus familiares e amigos,</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/265/camscanner_19-08-2025_18.02.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/265/camscanner_19-08-2025_18.02.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Dr. Luís Paulino Neto, com assento nesta Casa Legislativa, venho, na forma regimental, após ouvido o Plenário e cumpridas as formalidades previstas, requerer que seja consignado nos anais desta Casa Voto de Pesar pelo falecimento do Sr. Francisco Maria Dias, ocorrido recentemente, externando nossas mais profundas condolências a seus familiares e amigos.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/266/camscanner_19-08-2025_18.02.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/266/camscanner_19-08-2025_18.02.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Dr. Luís Paulino Neto, com assento nesta Casa Legislativa, venho, na forma regimental, após ouvido o Plenário e cumpridas as formalidades previstas, requerer que seja consignado nos anais desta Casa Voto de Pesar pelo falecimento do Sr. Dr. José Kherle, ocorrido recentemente, externando nossas mais profundas condolências a seus familiares e amigos.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>FIDELIS DE DOCA</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/267/camscanner_19-08-2025_18.40.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/267/camscanner_19-08-2025_18.40.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador FIDELIS RODRIGUES DE LUNA, com assento nesta Casa Legislativa, venho nos termos do caput do art. 101 do Regimento Interno desta Casa Legislativa, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer que seja encaminhado oficio ao Excelentíssimo Senhor Prefeito Municipal, solicitando a execução do calçamento da Rua Francisco de Assis Lavor, no Bairro Nossa Senhora de Fátima, neste município.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/268/camscanner_19-08-2025_18.37.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/268/camscanner_19-08-2025_18.37.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Dr. Luís Paulino Neto, com assento nesta Casa Legislativa, venho, na forma regimental, após ouvido o Plenário e cumpridas as formalidades previstas, requerer que seja consignado nos anais desta Casa Voto de Pesar pelo falecimento de André Felipe Rodrigues Vieira Lima, ocorrido recentemente, externando nossas mais profundas condolências a seus familiares e amigos.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/269/camscanner_19-08-2025_18.41.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/269/camscanner_19-08-2025_18.41.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: A CRIAÇÃO CENTRO DE CAPACITAÇÃO DE AGRICULTORES FAMILIARES DO MUNICÍPIO DE CONCEIÇÄO/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Eu, Vereador FIDELIS RODRIGUES DE LUNA com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer que seja consignada MOÇÃO DE PARABÉNS ao ilustríssimo Senhor José Gomes Duarte (Seu Zé Gomes), pela passagem de seu centésimo aniversário.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/284/mocao_de_jussie_ao_dr._steivson_ander_santana_de_lorena_e_sa.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/284/mocao_de_jussie_ao_dr._steivson_ander_santana_de_lorena_e_sa.docx</t>
   </si>
   <si>
     <t>Eu, Vereador Dr. JUSSIÊ LOPES DE LACERDA, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer que seja consignado MOÇÃO DE VOTOS DE APLAUSO E RECONHECIMENTO ao Dr. Steivson Ânder Santana de Lorena e Sá, pelo atendimento realizado no Hospital e Maternidade Caçula Leite, a um paciente que chegou em estado de infarto, ocasião em que, com extrema agilidade, adotou imediatamente todos os procedimentos necessários, conseguindo restabelecer a vida do referido paciente.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/285/mocao_de_parabens_de_jussie__2025.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/285/mocao_de_parabens_de_jussie__2025.docx</t>
   </si>
   <si>
     <t>Eu, Vereador Dr. JUSSIÊ LOPES DE LACERDA, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer que seja consignado MOÇÃO DE VOTOS DE APLAUSO E RECONHECIMENTO ao Maestro Lucas Inácio Trajano, da Escola ECIT Maestro José Siqueira, pela conquista do 2º lugar na Copa Estadual de Bandas Escolares, com a Banda Marcial Maestro José Siqueira, sagrando-se vice-campeã da competição.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/286/mocao_de_parabens_de__allysson_2025_cicero_janielson_de_oliveira_da_silva.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/286/mocao_de_parabens_de__allysson_2025_cicero_janielson_de_oliveira_da_silva.docx</t>
   </si>
   <si>
     <t>Eu, Vereador ALYSSON BENCIO FERREIRA DINIZ, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer que seja consignado MOÇÃO DE VOTOS DE APLAUSO ao Ilustríssimo Senhor Cicero Janielson de Oliveira da Silva (Moral Sports).</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_mocao_de_apalusos_alyssson_a_ecola_francissco_de_oliveira_braga.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_mocao_de_apalusos_alyssson_a_ecola_francissco_de_oliveira_braga.docx</t>
   </si>
   <si>
     <t>Eu, Vereador ALYSSON BENICIO FERREIRA DINIZ, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais,  requerer que seja consignada Moção de Aplauso à Escola Municipal Francisco de Oliveira Braga, em reconhecimento ao notável desempenho educacional alcançado ao se tornar bicampeã do Prêmio Alfabetiza Mais Paraíba.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_1_minuto_de_silencio_dr._luis_titita_e_yuri.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_1_minuto_de_silencio_dr._luis_titita_e_yuri.docx</t>
   </si>
   <si>
     <t>Eu, Vereador Dr. Luís Paulino Neto, com assento nesta Casa Legislativa, venho, na forma regimental, após ouvido o plenário e cumpridas as formalidades legais, solicitar que seja consignado VOTO DE PESAR, seguido de um minuto de silêncio e a oração do Pai Nosso, em intenção da Sra. Francisca de Fátima Pires de Araújo (Titita), pelo seu falecimento.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_1_minuto_de_silencio_dr._luis_titita_e_yuri.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_1_minuto_de_silencio_dr._luis_titita_e_yuri.docx</t>
   </si>
   <si>
     <t>Eu, Vereador Dr. Luís Paulino Neto, com assento nesta Casa Legislativa, venho, na forma regimental, após ouvido o plenário e cumpridas as formalidades legais, solicitar que seja consignado VOTO DE PESAR, seguido de um minuto de silêncio e a oração do Pai Nosso, em intenção do Sr. Yuri Marlon Marinho de Sousa   (professor), pelo seu falecimento.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/303/camscanner_18-11-2025_13.15.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/303/camscanner_18-11-2025_13.15.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador Dr. JUSSIÊ LOPES DE LACERDA E DR. LUÍS PAULINO NETO, com assentos nesta Casa Legislativa, vem na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer que seja consignado MOÇÃO DE VOTOS DE APLAUSO E RECONHECIMENTO Ao Excelentíssimo Senhor DR. FRANCISCO ANDERSON MARIANO DA SILVA (CHIQUINHO). No último dia 12 de novembro, realizou um dos maiores sonhos da sua vida: defendeu com êxito, a tese de doutorado em Ciência da Computação na Universidade Federal de São Paulo (Unifesp).</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_120-2025_dr._jussie.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_120-2025_dr._jussie.docx</t>
   </si>
   <si>
     <t>Eu, Vereador DR. JUSSIÊ LOPES DE LACERDA, com assento nesta Casa Legislativa, venho, nos termos do caput do art. 101 do Regimento Interno, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer que seja oficiada a 3ª Companhia da Polícia Militar da Paraíba, sediada no Município de Conceição/PB, solicitando o reforço da segurança pública, mediante a disponibilização de policiais militares para intensificar as rondas nos finais de semana nas áreas da Praça da Matriz e da Praça da Alimentação, garantindo assim maior tranquilidade e proteção à população que frequenta esses locais.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>HELTINHO DO CASARÃO</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_para_construcao_de_duas_passagens_molhadas_do_vereador_helton.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_para_construcao_de_duas_passagens_molhadas_do_vereador_helton.docx</t>
   </si>
   <si>
     <t>A construção de duas passagens molhadas: Uma no sítio Cedro e outra no sítio Fabrício.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/308/requerendo_ao_deputado_estadual_junior_araujo_a_indicacao_de_emenda_parlamentar_impositiva_para_aquisicao_por_parte_da_prefeitura_municipal_de_conceicao.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/308/requerendo_ao_deputado_estadual_junior_araujo_a_indicacao_de_emenda_parlamentar_impositiva_para_aquisicao_por_parte_da_prefeitura_municipal_de_conceicao.docx</t>
   </si>
   <si>
     <t>Eu, Vereador  DR. LUIS PAULINO NETO, com assento nesta Casa Legislativa, venho, nos termos do caput do art. 101 do Regimento Interno, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer do Excelentíssimo Senhor Deputado Estadual Júnior Araújo a indicação de emenda parlamentar impositiva para aquisição por parte da prefeitura municipal de Conceição, através da secretaria municipal de saúde recursos para aquisição de uma ambulância zero quilômetro para transporte de pacientes que necessitem ser transferidos para outros centros médicos no estado da Paraíba.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>VALDEMIR BERTO</t>
   </si>
   <si>
     <t>Eu, Vereador Valdemir Berto Vitorino, com assento nesta Casa Legislativa, venho, nos termos do caput do art. 101 do Regimento Interno desta Casa, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando a execução do calçamento da Rua Principal Alfredo Marçal, que liga a Travessa da Rua João Juvenal à Rua José Eudo Alves de Lacerda, neste município.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_de_no_01_-_2025_correto.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_de_no_01_-_2025_correto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os critérios de movimentação anual dos servidores públicos municipais de Conceição-PB, visando a descentralização dos serviços e a rotatividade das equipes para atendimento nas comunidades, e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_de_no_02_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_de_no_02_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria Municipal de Arrecadação e Tributos e dá outras providencias.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_de_no_03-_2025_2.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_de_no_03-_2025_2.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal N 681/2020 para criar os cargos de Assessor Jurídico da Procuradoria e Pregoeiro de Licitações no âmbito da Procuradoria Geral do Município de Conceição e dá outras providências."</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/194/projeto_de_lei_de_no_04_-2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/194/projeto_de_lei_de_no_04_-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de apresentação do Plano de Férias pelas Secretarias Municipais e estabelece normas para a concessão de férias aos servidores públicos do Município de Conceição."</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_de_no_05_-2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_de_no_05_-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal N 553/2016 para criar o cargo de Diretor Administrativo Adjunto no quadro de cargos em comissão da Câmara Municipal de Conceição, e dá outras providências."</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_de_no_06_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_de_no_06_-_2025.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal N 553/2016 para criar o cargo de Chefe de Gabinete Adjunto no quadro de cargos em comissão da Câmara Municipal de Conceição, e dá outras providências."</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_de_no_07_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_de_no_07_-_2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar N 017/2017, para modificar a remuneração dos cargos de Coordenador (SM4) e Diretor (SM3), e dá outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_no_08_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_no_08_-_2025.pdf</t>
   </si>
   <si>
     <t>"Cria o cargo de Motorista no âmbito do Poder Legislativo Município de Conceição, alterando o anexo l, da Lei Municipal 553/2016 estabelecendo suas atribuições, requisitos e dá outras providências."</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no_09_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no_09_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DA SIMBOLOGIA SM-2 AO CARGO DE SECRETÁRIO MUNICIPAL DE DEFESA CIVIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_no_10_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_no_10_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA DE ARTICULAÇÃO POLÍTlCA NO ÂMBITO DA PREFEITURA MUNICIPAL DE CONCEIÇÃO, DEFINE SUA ESTRUTURA, FINALIDADE, COMPETÊNCIAS, CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_de_no_11_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_de_no_11_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DOS CARGOS EM COMISSÃO DE COORDENADORES DO CEMEC, CAPS e CAPS INFANTIL E DA PROVIDENCIAS A CRIAÇÃO DOS CARGOS DE DIRETORES DESTAS UNIDADES NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_de_no_12_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_de_no_12_-_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS - MUNICIPAL/ CONCEIÇÄO-PB), MODIFICANDO OS PRAZOS PARA O PARCELAMENTO DOS CRÉDITOS TRIBUTÁRIOS, CONCEDE ANISTIA DE MULTAS E JUROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_de_no_13_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_de_no_13_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Assessor de Comunicação do Município, com simbologia SM-2, vinculado ao Chefe de Gabinete, e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_de_no_14_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_de_no_14_-_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria de Transporte do Município de Conceição, institui cargos e competências, e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_no_15-2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_no_15-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A E ATUALIZAÇÃO VALORES DE DIÁRIAS PARA O MUNICÍPIO DE CONCEIÇÄO-PB E REVOGA DISPOSIÇÕES EM CONTRÁRIO</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/206/camscanner_08-01-2025_10.58.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/206/camscanner_08-01-2025_10.58.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REMUNERAÇÃO DO CARGO DE DIRETOR ADMINISTRATIVO_x000D_
 HOSPITALAR, PREVISTA NA LEI COMPLEMENTAR 	MUNICIPAL NO 049/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/207/camscanner_08-01-2025_11.09.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/207/camscanner_08-01-2025_11.09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO SÍMBOLO DO CARGO DE DIRETOR DE COMPRAS, LICITAÇÕES E CONTRATOS,_x000D_
 PREVISTO NA LEI COMPLEMENTAR MUNICIPAL NO 030/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/208/camscanner_08-01-2025_11.11.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/208/camscanner_08-01-2025_11.11.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO EFETIVO DE AUXILIAR DE PEDREIRO NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_de_no_19_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_de_no_19_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REMUNERAÇÃO DO CARGO DE PEDREIRO, SÍMBOLO CLVI-105, NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_20_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_20_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE DIRETOR DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL (CRÁS) NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE CONCEIÇÃO, ALTERA A LEI MUNICIPAL DO PLANO DE CARGOS E CARREIRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_de_no_21_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_de_no_21_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE Às ENDEMIAS DO MUNICÍPIO DE CONCEIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_no_22_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_no_22_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS CARGOS DE CHEFE DE ENGENHARIA, ASSESSOR DE GEORREFERENCIAMENTO E ASSESSOR DE ENGENHARIA	NA	ESTRUTURA ADMINISTRATIVA DO MUNICÍPlO DE CONCEIÇÃO, ALTERA A LEI MUNICIPAL DO PLANO DE CARGOS E CARREIRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_no_23_-_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_no_23_-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE BEM-ESTAR ANIMAL, ESTABELECE SUA ESTRUTURA E COMPETÊNCIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/214/camscanner_24-02-2025_10.21.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/214/camscanner_24-02-2025_10.21.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ACRÉSCIMO PECUNIÁRIO EM FAVOR DOS PROFISSIONAIS DO MAGISTÉRIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/215/camscanner_25-02-2025_07.40.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/215/camscanner_25-02-2025_07.40.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE AGENTE DE APOIO A PACIENTES EM TRATAMENTO FORA DO DOMICÍLIO (TFD) NO MUNICÍPIO DE CONCEIÇÃO, ESTABELECE SUAS ATRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/216/camscanner_25-02-2025_07.44.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/216/camscanner_25-02-2025_07.44.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE COORDENADOR DO BOLSA FAMÍLIA NO MUNICÍPIO DE CONCEIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE MÉDICO EVOLUCIONISTA DO HOSPITAL CAÇULA-LEITE NO MUNICÍPIO DE CONCEIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/218/camscanner_25-02-2025_07.49.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/218/camscanner_25-02-2025_07.49.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N" 784/2024, QUE DISPÕE SOBRE OS SUBSÍDIOS DE PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS DO_x000D_
 MUNICÍPlO DE CONCEIÇÃO, PARA INCLUIR OS SECRETÁRIOS EXECUTIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/219/camscanner_18-03-2025_13.35.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/219/camscanner_18-03-2025_13.35.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA SECRETARIA MUNICIPAL DE DIREITOS E POLÍTICAS PÚBLICAS DA MULHER PARA SECRETARIA DA MULHER E DIVERSIDADE HUMANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/220/camscanner_18-03-2025_13.39.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/220/camscanner_18-03-2025_13.39.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A CAPACITAÇÃO EM NOÇÕES BÁSICAS DE PRIMEIROS SOCORROS DE PROFESSORES E FUNCIONÁRIOS DE ESTABELECIMENTOS DE ENSINO PÚBLICOS E PRIVADOS DE EDUCAÇÃO BÁSICA E DE ESTABELECIMENTOS DE RECREAÇÃO INFANTIL. CONCEIÇÄO-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/221/camscanner_18-03-2025_13.36.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/221/camscanner_18-03-2025_13.36.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA "AMIGO DA NATUREZA" QUE DISPÕE SOBRE MEDIDAS DE PRESERVAÇÃO DO MEIO AMBIENTE E DE EDUCAÇÃO AMBIENTAL POR MEIO DO PLANTIO COLETIVO DE MUDAS DE ÁRVORES NATIVAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/229/camscanner_08-04-2025_17.33.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/229/camscanner_08-04-2025_17.33.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento vigente para fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/233/camscanner_06-05-2025_18.19.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/233/camscanner_06-05-2025_18.19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/232/camscanner_06-05-2025_18.18.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/232/camscanner_06-05-2025_18.18.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL COMPLEMENTAR NO QUE DISPÕE SOBRE O PLANO DE CARGOS, DIREITOS. VANTAGENS E DEFINE O REGIME JURÍDICO  DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CONCEIÇÃO, PARA ALTERAR OS QUANTITATIVOS DOS AGENTES DE COMBATE A EDEMIAS, (ACS), (SMS 637) E DAR OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/234/camscanner_06-05-2025_18.22.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/234/camscanner_06-05-2025_18.22.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial	ao Orçamento vigente para fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/235/camscanner_06-05-2025_18.23.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/235/camscanner_06-05-2025_18.23.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Inspeção Municipal de Produtos de origem animal e vegetal SIM e os procedimentos de fiscalização sanitária do Município de Conceição — PB, e dá outras providências.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/238/camscanner_13-05-2025_17.46.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/238/camscanner_13-05-2025_17.46.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os Princípios e Diretrizes acerca da execução das Políticas referentes à Primeira Infância no Município de Conceição — PB, e dá outras providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/243/camscanner_27-05-2025_17.48.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/243/camscanner_27-05-2025_17.48.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE COORDENADOR DO CENTRO DE REFERÊNCIA ESPECIALIZADO DE ASSISTÊNCIA SOCIAL (CREAS) NO MUNICÍPlO DE CONCEIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/244/camscanner_27-05-2025_17.51.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/244/camscanner_27-05-2025_17.51.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS NO MUNICÍPIO DE CONCEIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/245/camscanner_27-05-2025_17.53.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/245/camscanner_27-05-2025_17.53.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE REGULADOR(A) DE PROGRAMA DE SAÚDE NO MUNICÍPlO DE CONCEIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/246/camscanner_27-05-2025_17.56.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/246/camscanner_27-05-2025_17.56.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE DIRETOR DO CENTRO DE REFERÊNCIA ESPECIALIZADA DE ASSISTÊNCIA SOCIAL (CREAS)_x000D_
 NO MUNICÍPlO DE CONCEIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/249/camscanner_03-06-2025_18.03.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/249/camscanner_03-06-2025_18.03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATRIBUIÇÃO DE COMPETÊNCIAS AOS SECRETÁRIOS MUNICIPAIS COMO ORDENADORES DE DESPESAS E FISCAIS DE CONTRATOS DE LICITAÇÕES EM SUAS RESPECTIVAS SECRETARIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_matadouro_de_no_54-2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_matadouro_de_no_54-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO V DA LEI COMPLEMENTAR Nº 016/2016, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE CONCEIÇÃO-PB, PARA REDEFINIR A TAXA DE FISCALIZAÇÃO DO ABATE DE ANIMAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/257/camscanner_17-07-2025_08.10.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/257/camscanner_17-07-2025_08.10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de adicional indenizatório aos servidores públicos municipais requisitados pela Justiça Eleitoral, e da outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/256/camscanner_17-07-2025_08.12.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/256/camscanner_17-07-2025_08.12.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N P 27/2021, QUE DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES (PGV) PARA EFEITO DE CÁLCULO E LANÇAMENTO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/255/camscanner_17-07-2025_08.13.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/255/camscanner_17-07-2025_08.13.pdf</t>
   </si>
   <si>
     <t>PARA DISPOR SOBRE A CESSÃO INTERNA NÃO ONEROSA DE SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/254/camscanner_17-07-2025_08.14.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/254/camscanner_17-07-2025_08.14.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROCURADOR PARECERISTA DE LICITAÇÕES NO QUADRO DE PESSOAL EFETIVO DO MUNICÍPIO DE CONCEIÇÃO-PB, ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR 10/2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/270/camscanner_19-08-2025_18.40.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/270/camscanner_19-08-2025_18.40.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MOTO FEST COMO PATRIMÔNIO CULTURAL E IMATERIAL DO MUNICÍPIO DE CONCEIÇÄO-PB,  ESTABELECE_x000D_
 SUA REALIZAÇÃO ANUAL NA PRIMEIRA SEMANA DE OUTUBRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/271/camscanner_19-08-2025_18.39.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/271/camscanner_19-08-2025_18.39.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR NO 10, DE 02 DE MAIO DE 2011, QUE DISPÕE SOBRE O PLANO DE CARGOS, DIREITOS, VANTAGENS E DEFINE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CONCEIÇÃO, PARA READEQUAR JORNADAS DE TRABALHO E REMUNERAÇÕES DE CARGOS NA ÁREA DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de__lei_no_63-2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de__lei_no_63-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO V DA LEI COMPLEMENTAR Nº 016/2016, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE CONCEIÇÃO-PB,_x000D_
 PARA REDEFINIR A TAXA DE FISCALIZAÇÃO DO ABATE DE ANIMAIS, ACESSO A FEIRA LIVRE, PARQUE DE EXPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_de_no_64-2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_de_no_64-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 10, DE 02 DE MAIO DE 2011, PARA INCLUIR O CARGO DE OPERADOR DE PATROL NO QUADRO PERMANENTE DE SERVIDORES DO MUNICÍPIO DE CONCEIÇÄO-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_de_no_65-2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_de_no_65-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 10 DE 02 DE MATO DÊ 2011, PARA READEQUAR REMUNERAÇÃO DO CARGO DE MECÂNICO NO QUADRO PERMANENTE DE SERVIDORES DO MUNICÍPIO DE CONCEIÇÃO-PB, DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_de_no_66-2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_de_no_66-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 84, DE 17 DE JANEIRO DE 2025, PARA CRIAR O CARGO DE SECRETÁRIO EXECUTIVO NA ESTRUTURA DA SECRETARIA DE TRANSPORTE DO MUNICÍPIO CONCEIÇÃO-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_de_no_67-2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_de_no_67-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO, 4 DA LEI MUNICIPAL Nº 741, DE 03 DE AGOSTO DE 2022, QUE DISPÕE SOBRE O PROGRAMA ENSINO INTEGRAL PEI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_de_no_68-2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_de_no_68-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 10, DE 02 DE MAIO DE 2011, PARA CRIAR CARGOS NO QUADRO PERMANENTE DE SERVIDORES DO MUNICÍPIO DE CONCEIÇÃO-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/278/camscanner_26-08-2025_18.17.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/278/camscanner_26-08-2025_18.17.pdf</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei__no_71-2025_matadouro_e_parque_de_exposicao.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei__no_71-2025_matadouro_e_parque_de_exposicao.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL COMPLEMENTAR Nº 0100/2025, PARA REDEFINIR A TAXA DE FISCALIZAÇÃO DO ABATE DE ANIMAIS, ACESSO A FEIRA LIVRE, PARQUE DE EXPOSIÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/297/camscanner_11-11-2025_09.59.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/297/camscanner_11-11-2025_09.59.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/298/camscanner_11-11-2025_10.03.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/298/camscanner_11-11-2025_10.03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as modificações de Programas e Ações Governamentais da Lei de Diretrizes Orçamentárias do Município de CONCEIÇÃO, para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/299/camscanner_11-11-2025_10.00.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/299/camscanner_11-11-2025_10.00.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CONCEIÇÃO, O EXERCÍCIO DE 2026 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_rateio.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_rateio.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA GRATIFICAÇÃO DE ACESSO DIFÍCIL (GAD) PARA OS PROFISSIONAIS DO MAGISTÉRIO, PREVISTA NO ART. 81 DA LEI Nº 19/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_de_no_95_-_2025__sebrae.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_de_no_95_-_2025__sebrae.pdf</t>
   </si>
   <si>
     <t>Súmula: Institui o Estatuto Municipal da Micro e Pequena Empresa e o tratamento diferenciado e favorecido a ser dispensado às microempresas e às empresas de pequeno porte no Município de Conceição - PB, Paraíba,  previsto no art. 179 da Constituição Federal e art. 178, parágrafo único, “m”, e art. 183 da Constituição Estadual, de conformidade com as normas gerais previstas no Estatuto Nacional da Microempresa e da Empresa de Pequeno Porte instituído pela Lei Complementar nº 123, de 14 de dezembro de 2006, e suas atualizações, além da Lei Complementar Municipal 001/2014, bem como consolida disposições relativas à matéria.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/228/anteprojeto_de_lei_de_no_01-2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/228/anteprojeto_de_lei_de_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Inspeção Municipal de Produtos de origem animal e vegetal SIM e os procedimentos de fiscalização sanitária do Município de Conceição - PB, e dá outras providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/230/camscanner_08-04-2025_17.34.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/230/camscanner_08-04-2025_17.34.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DA JORNADA DE TRABALHO PARA SERVIDOR MUNICIPAL QUE_x000D_
 SEJA PAI MÃE OU RESPONSÁVEL LEGAL DE PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), NO AMBITO DO MUNICÍPIO DE CONCEIÇÃO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/222/camscanner_18-03-2025_18.30.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/222/camscanner_18-03-2025_18.30.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a instalação de câmeras de vídeo para vigilância eletrônica/monitoramento das áreas externas e internas nas escolas e creches públicas no municipio de Conceição- PB e dá outras rovidências</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/223/camscanner_18-03-2025_17.59.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/223/camscanner_18-03-2025_17.59.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A RUA PROJETADA DE SEBASTIÃO ALVES DA SILVA(Comerciante Tião de João Magro) E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/236/camscanner_06-05-2025_18.25.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/236/camscanner_06-05-2025_18.25.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A RUA PROJETADA A LOCALIZADA ENTRE AS TRANSVERSAIS DAS RUAS NICOLAU CAMILO E CÍCERO_x000D_
 RODRIGUES LEITE AO SENHOR RAIMUNDO SOARES DE SOUSA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/239/camscanner_13-05-2025_17.48.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/239/camscanner_13-05-2025_17.48.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO PAVIMENTADA NO POVOADO SACO DA INGAZEIRA DE VEREADOR JOÃO LUIZ NETO OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/250/camscanner_10-06-2025_17.53.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/250/camscanner_10-06-2025_17.53.pdf</t>
   </si>
   <si>
     <t>DÁ NOME AO ESPAÇO CULTURAL E DE LAZER A SER CONSTRUÍDO NA COMUNIDADE PÉ DE SERRA COMO "SEVERINO PEREIRA DE LACERDA (SININ PEREIRA)" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/251/camscanner_10-06-2025_17.55.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/251/camscanner_10-06-2025_17.55.pdf</t>
   </si>
   <si>
     <t>DÁ NOME DE VEREADOR JOAQUIM SOARES DE FIGUEIREDO A PASSARELA DE PEDESTRES NA AVENIDA MARTINHO FURTADO DE LACERDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_dec_legislativo_titulo__dra._ana_nubia_2025.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_dec_legislativo_titulo__dra._ana_nubia_2025.pdf</t>
   </si>
   <si>
     <t>Concede 	Título de 	Cidadã Conceiçãoense a Ilustríssima Sra. Dra. Ana Nubia Macedo Coelho Soares.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_no70-2025_jussie.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_no70-2025_jussie.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE SÃO MIGUEL ARCANJO COMO PADROEIRO DA CÂMARA MUNICIPAL DE CONCEIÇÃO – PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_dando_nome__a_rua_projetada-_bairro_novo_horizonte-_bela_vista._ver._alyson.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_dando_nome__a_rua_projetada-_bairro_novo_horizonte-_bela_vista._ver._alyson.docx</t>
   </si>
   <si>
     <t>DENOMINA DE “ALDENORA GOMES DE SOUSA”, RUA PROJETADA LOCALIZADA NO BAIRRO BELA VISTA NO MUNICÍPIO DE CONCEIÇÃO - PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/301/camscanner_18-11-2025_08.21.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/301/camscanner_18-11-2025_08.21.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "FRANCISCO ALENCAR DE FIGUEIREDO (Chico Figueiredo)" A RUA PROJETADA LOCALIZADA ÁS MARGENS DA PB 361 QUE DÁ ACESSO AO MUNICÍPIO DE SANTA INÊS, CRUZANDO A RUA ANTÓNIO PEREIRA FRADE E SITUADA AO LADO DA MAÇONARIA PRÓXIMA À RUA DONA MARINHINHA DE JOÃO PIANCÓ, NESTE MUNICÍPIO DE CONCEIÇÃO - PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/302/camscanner_18-11-2025_10.07.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/302/camscanner_18-11-2025_10.07.pdf</t>
   </si>
   <si>
     <t>Autoriza o acompanhamento de estudantes com deficiência por mãe, pai, responsável legal ou cuidador, no transporte escolar municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/237/camscanner_13-05-2025_17.44.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/237/camscanner_13-05-2025_17.44.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao artigo 81 0 da Lei Municipal n. 19, de 16 de outubro de 2017, que dispõe sobre o Plano de Cargos e Carreira e Remuneração do Magistério Público Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/242/camscanner_20-05-2025_17.38.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/242/camscanner_20-05-2025_17.38.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOZENSE AO PASTOR FRANCISMÁ SOUTO DE FREITAS JÚNIOR E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE AO SENHOR CÍCERO DE LUCENA FILHO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_decreto_feito_por__alysson_para_os_padre____2025.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_decreto_feito_por__alysson_para_os_padre____2025.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE AO REVERENDÍSSIMO PADRE JOSÉ ELIAS DE SOUSA SÁ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_decreto_feito_por__alysson_para_os_padre____2025.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_decreto_feito_por__alysson_para_os_padre____2025.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE AO REVERENDÍSSIMO PADRE DALMIR CORNÉLIO DA SILVA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_decreto_para_maestro_lucas_e_os_dois_irmaos_de_dr._jussie.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_decreto_para_maestro_lucas_e_os_dois_irmaos_de_dr._jussie.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE AO ILUSTRÍSSIMO SENHOR LUCAS INÁCIO TRAJANO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_decreto_para_maestro_lucas_e_os_dois_irmaos_de_dr._jussie.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_decreto_para_maestro_lucas_e_os_dois_irmaos_de_dr._jussie.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE AO ILUSTRÍSSIMO SENHOR DANIEL CÉSAR FRANKLIN CHACON E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_decreto_para_maestro_lucas_e_os_dois_irmaos_de_dr._jussie.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_decreto_para_maestro_lucas_e_os_dois_irmaos_de_dr._jussie.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE AO ILUSTRÍSSIMO SENHOR DANILO CÉSAR FRANKLIN CHACON E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/292/titulo_de_cidadao_conceicaoense_ao_ilustrissimo_senhor_giordano_bruno_leite_de_abrantes..docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/292/titulo_de_cidadao_conceicaoense_ao_ilustrissimo_senhor_giordano_bruno_leite_de_abrantes..docx</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CONCEIÇOENSE AO ILUSTRÍSSIMO SENHOR GIORDANO BRUNO LEITE DE ABRANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_decreto_para_senhor_adolfo_kehrle_filgueira_dr._jussie.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_decreto_para_senhor_adolfo_kehrle_filgueira_dr._jussie.docx</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão Conceiçãoense a Adolfo Kehrle Figueira, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECERES</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>"Considerando que  a instalação e manutenção das câmeras impactarão o orçamento municipal e demandarão, possivelmente, a criação de novas estruturas administrativos para gerenciar o sistema de vigilância. conclui-se que Projeto de lei Nº 31/2025 padece de  vício de iniciativa, porquanto a competência para apresentar tal proposta é exclusiva do Prefeito Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -1805,68 +1805,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/224/camscanner_18-03-2025_18.01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/225/camscanner_18-03-2025_18.03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/226/camscanner_18-03-2025_18.30.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/227/camscanner_18-03-2025_18.30.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/231/camscanner_08-04-2025_17.36.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/240/camscanner_13-05-2025_17.53.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/241/camscanner_13-05-2025_17.50.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/247/camscanner_27-05-2025_18.00.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/248/camscanner_27-05-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/258/requerimento_ao_legislativo_passagem_molhada_saco_da_ingazeira.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento__mocao_de_aplausos_2025_jakson_vitorino_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/260/camscanner_12-08-2025_19.05.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/261/camscanner_19-08-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/262/camscanner_19-08-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/263/camscanner_19-08-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/264/camscanner_19-08-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/265/camscanner_19-08-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/266/camscanner_19-08-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/267/camscanner_19-08-2025_18.40.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/268/camscanner_19-08-2025_18.37.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/269/camscanner_19-08-2025_18.41.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/284/mocao_de_jussie_ao_dr._steivson_ander_santana_de_lorena_e_sa.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/285/mocao_de_parabens_de_jussie__2025.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/286/mocao_de_parabens_de__allysson_2025_cicero_janielson_de_oliveira_da_silva.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_mocao_de_apalusos_alyssson_a_ecola_francissco_de_oliveira_braga.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_1_minuto_de_silencio_dr._luis_titita_e_yuri.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_1_minuto_de_silencio_dr._luis_titita_e_yuri.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/303/camscanner_18-11-2025_13.15.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_120-2025_dr._jussie.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_para_construcao_de_duas_passagens_molhadas_do_vereador_helton.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/308/requerendo_ao_deputado_estadual_junior_araujo_a_indicacao_de_emenda_parlamentar_impositiva_para_aquisicao_por_parte_da_prefeitura_municipal_de_conceicao.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_de_no_01_-_2025_correto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_de_no_02_-_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_de_no_03-_2025_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/194/projeto_de_lei_de_no_04_-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_de_no_05_-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_de_no_06_-_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_de_no_07_-_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_no_08_-_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no_09_-_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_no_10_-_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_de_no_11_-_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_de_no_12_-_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_de_no_13_-_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_de_no_14_-_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/206/camscanner_08-01-2025_10.58.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/207/camscanner_08-01-2025_11.09.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/208/camscanner_08-01-2025_11.11.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_de_no_19_-_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_20_-_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_de_no_21_-_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_no_22_-_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_no_23_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/214/camscanner_24-02-2025_10.21.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/215/camscanner_25-02-2025_07.40.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/216/camscanner_25-02-2025_07.44.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/218/camscanner_25-02-2025_07.49.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/219/camscanner_18-03-2025_13.35.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/220/camscanner_18-03-2025_13.39.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/221/camscanner_18-03-2025_13.36.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/229/camscanner_08-04-2025_17.33.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/233/camscanner_06-05-2025_18.19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/232/camscanner_06-05-2025_18.18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/234/camscanner_06-05-2025_18.22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/235/camscanner_06-05-2025_18.23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/238/camscanner_13-05-2025_17.46.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/243/camscanner_27-05-2025_17.48.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/244/camscanner_27-05-2025_17.51.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/245/camscanner_27-05-2025_17.53.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/246/camscanner_27-05-2025_17.56.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/249/camscanner_03-06-2025_18.03.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_matadouro_de_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/257/camscanner_17-07-2025_08.10.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/256/camscanner_17-07-2025_08.12.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/255/camscanner_17-07-2025_08.13.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/254/camscanner_17-07-2025_08.14.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/270/camscanner_19-08-2025_18.40.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/271/camscanner_19-08-2025_18.39.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de__lei_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_de_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_de_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_de_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_de_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_de_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/278/camscanner_26-08-2025_18.17.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei__no_71-2025_matadouro_e_parque_de_exposicao.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/297/camscanner_11-11-2025_09.59.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/298/camscanner_11-11-2025_10.03.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/299/camscanner_11-11-2025_10.00.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_rateio.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_de_no_95_-_2025__sebrae.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/228/anteprojeto_de_lei_de_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/230/camscanner_08-04-2025_17.34.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/222/camscanner_18-03-2025_18.30.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/223/camscanner_18-03-2025_17.59.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/236/camscanner_06-05-2025_18.25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/239/camscanner_13-05-2025_17.48.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/250/camscanner_10-06-2025_17.53.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/251/camscanner_10-06-2025_17.55.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_dec_legislativo_titulo__dra._ana_nubia_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_no70-2025_jussie.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_dando_nome__a_rua_projetada-_bairro_novo_horizonte-_bela_vista._ver._alyson.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/301/camscanner_18-11-2025_08.21.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/302/camscanner_18-11-2025_10.07.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/237/camscanner_13-05-2025_17.44.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/242/camscanner_20-05-2025_17.38.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_decreto_feito_por__alysson_para_os_padre____2025.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_decreto_feito_por__alysson_para_os_padre____2025.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_decreto_para_maestro_lucas_e_os_dois_irmaos_de_dr._jussie.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_decreto_para_maestro_lucas_e_os_dois_irmaos_de_dr._jussie.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_decreto_para_maestro_lucas_e_os_dois_irmaos_de_dr._jussie.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/292/titulo_de_cidadao_conceicaoense_ao_ilustrissimo_senhor_giordano_bruno_leite_de_abrantes..docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_decreto_para_senhor_adolfo_kehrle_filgueira_dr._jussie.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/224/camscanner_18-03-2025_18.01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/225/camscanner_18-03-2025_18.03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/226/camscanner_18-03-2025_18.30.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/227/camscanner_18-03-2025_18.30.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/231/camscanner_08-04-2025_17.36.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/240/camscanner_13-05-2025_17.53.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/241/camscanner_13-05-2025_17.50.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/247/camscanner_27-05-2025_18.00.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/248/camscanner_27-05-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/258/requerimento_ao_legislativo_passagem_molhada_saco_da_ingazeira.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/259/requerimento__mocao_de_aplausos_2025_jakson_vitorino_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/260/camscanner_12-08-2025_19.05.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/261/camscanner_19-08-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/262/camscanner_19-08-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/263/camscanner_19-08-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/264/camscanner_19-08-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/265/camscanner_19-08-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/266/camscanner_19-08-2025_18.02.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/267/camscanner_19-08-2025_18.40.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/268/camscanner_19-08-2025_18.37.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/269/camscanner_19-08-2025_18.41.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/284/mocao_de_jussie_ao_dr._steivson_ander_santana_de_lorena_e_sa.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/285/mocao_de_parabens_de_jussie__2025.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/286/mocao_de_parabens_de__allysson_2025_cicero_janielson_de_oliveira_da_silva.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/296/requerimento_mocao_de_apalusos_alyssson_a_ecola_francissco_de_oliveira_braga.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_1_minuto_de_silencio_dr._luis_titita_e_yuri.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/295/requerimento_1_minuto_de_silencio_dr._luis_titita_e_yuri.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/303/camscanner_18-11-2025_13.15.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/306/requerimento_120-2025_dr._jussie.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_para_construcao_de_duas_passagens_molhadas_do_vereador_helton.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/308/requerendo_ao_deputado_estadual_junior_araujo_a_indicacao_de_emenda_parlamentar_impositiva_para_aquisicao_por_parte_da_prefeitura_municipal_de_conceicao.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_de_no_01_-_2025_correto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_de_no_02_-_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_de_no_03-_2025_2.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/194/projeto_de_lei_de_no_04_-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_de_lei_de_no_05_-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/196/projeto_de_lei_de_no_06_-_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_de_lei_de_no_07_-_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_no_08_-_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no_09_-_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_no_10_-_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_de_no_11_-_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_de_no_12_-_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_de_no_13_-_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_de_no_14_-_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/206/camscanner_08-01-2025_10.58.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/207/camscanner_08-01-2025_11.09.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/208/camscanner_08-01-2025_11.11.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/209/projeto_de_lei_de_no_19_-_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/210/projeto_de_lei_20_-_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_de_no_21_-_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_no_22_-_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_no_23_-_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/214/camscanner_24-02-2025_10.21.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/215/camscanner_25-02-2025_07.40.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/216/camscanner_25-02-2025_07.44.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/218/camscanner_25-02-2025_07.49.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/219/camscanner_18-03-2025_13.35.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/220/camscanner_18-03-2025_13.39.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/221/camscanner_18-03-2025_13.36.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/229/camscanner_08-04-2025_17.33.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/233/camscanner_06-05-2025_18.19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/232/camscanner_06-05-2025_18.18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/234/camscanner_06-05-2025_18.22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/235/camscanner_06-05-2025_18.23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/238/camscanner_13-05-2025_17.46.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/243/camscanner_27-05-2025_17.48.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/244/camscanner_27-05-2025_17.51.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/245/camscanner_27-05-2025_17.53.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/246/camscanner_27-05-2025_17.56.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/249/camscanner_03-06-2025_18.03.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_matadouro_de_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/257/camscanner_17-07-2025_08.10.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/256/camscanner_17-07-2025_08.12.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/255/camscanner_17-07-2025_08.13.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/254/camscanner_17-07-2025_08.14.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/270/camscanner_19-08-2025_18.40.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/271/camscanner_19-08-2025_18.39.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de__lei_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_de_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_de_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_de_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_de_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_lei_de_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/278/camscanner_26-08-2025_18.17.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei__no_71-2025_matadouro_e_parque_de_exposicao.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/297/camscanner_11-11-2025_09.59.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/298/camscanner_11-11-2025_10.03.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/299/camscanner_11-11-2025_10.00.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/300/projeto_de_lei_rateio.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_de_no_95_-_2025__sebrae.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/228/anteprojeto_de_lei_de_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/230/camscanner_08-04-2025_17.34.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/222/camscanner_18-03-2025_18.30.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/223/camscanner_18-03-2025_17.59.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/236/camscanner_06-05-2025_18.25.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/239/camscanner_13-05-2025_17.48.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/250/camscanner_10-06-2025_17.53.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/251/camscanner_10-06-2025_17.55.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_dec_legislativo_titulo__dra._ana_nubia_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_no70-2025_jussie.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_dando_nome__a_rua_projetada-_bairro_novo_horizonte-_bela_vista._ver._alyson.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/301/camscanner_18-11-2025_08.21.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/302/camscanner_18-11-2025_10.07.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/237/camscanner_13-05-2025_17.44.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/242/camscanner_20-05-2025_17.38.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_decreto_feito_por__alysson_para_os_padre____2025.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_decreto_feito_por__alysson_para_os_padre____2025.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/289/projeto_de_decreto_para_maestro_lucas_e_os_dois_irmaos_de_dr._jussie.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_decreto_para_maestro_lucas_e_os_dois_irmaos_de_dr._jussie.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_decreto_para_maestro_lucas_e_os_dois_irmaos_de_dr._jussie.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/292/titulo_de_cidadao_conceicaoense_ao_ilustrissimo_senhor_giordano_bruno_leite_de_abrantes..docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_decreto_para_senhor_adolfo_kehrle_filgueira_dr._jussie.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="226.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="226" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>