--- v0 (2026-02-06)
+++ v1 (2026-06-06)
@@ -54,1196 +54,1196 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Arquivo - ARQ</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Ato: Acórdão APL-TC 00313/24_x000D_
 Sessão: 2456 - 24/07/2024 - Tribunal Pleno - Ordinária - Presencial e Eletrônico Processo: 02289/23_x000D_
 Jurisdicionado: Prefeitura Municipal de Conceição_x000D_
 Subcategoria: PCA - Prestação de Contas Anuais 2022 .Interessados: Samuel Soares Lavor de Lacerda (Gestor(a)); Thiago Paiva Freitas Vieira (Contador(a)); José Lacerda Brasileiro (Advogado(a) OAB/PB 3911). Decisão: Vistos, relatados e discutidos os autos do PROCESSO - TC-3876/22, os Membros do TRIBUNAL DE CONTAS DO ESTADO DA PARAÍBA (TCE-PB), à unanimidade, na sessão realizada nesta data, ACORDAM EM: 1. Declarar o atendimento parcial aos preceitos da LRF; 2. Julgar REGULARES COM RESSALVAS as contas de gestão do Sr. Samuel Soares Lavor de Lacerda, exercício 2022, então Prefeito do Município de Conceição; 3. AíJficar multa pessoa: ao Sr. Samuel Soares Lavor de Lacerda, no valor de R$ 3.000,00 (três mil reais), correspondente a 46,37 (quarenta e seis inteiros e trinta e sete décimos) Unidades Fiscais de Referência</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Senhores Vereadores da Câmara Municipal de CONCEIÇÃO_x000D_
 ORÇAMENTO DO Município O Orçamento do Município de CONCEIÇÃO para o exercício financeiro de 2025, estima a Receita e fixa a Despesa em R$ 88.871.199,00 (oitenta e oito milhões, oitocentos e setenta e um mil, cento e noventa e nove reais)_x000D_
 	Prefeitura	109.073.445,00_x000D_
 	TOTAL	RS	109.073.445,00_x000D_
 Para determinação do volume de recursos que a Prefeitura Municipal irá dispor em 2025, foi considerado o comportamento da arrecadação no exercício de 2021, a modernização da  tributária, a implementação e manutenção dos Programas Sociais do Governo Federal, obtenção de recursos oriundos de convénios com os Governos Estadual e Federal, as perspectivas de crescimento da economia e a projeção do índice do IPCA de 3,92%._x000D_
 As despesas foram fixadas levando-se em   as prioridades estabelecidas na Iei de Diretrizes Orçamentárias, o volume de recursos previstos para 2025, a evolução dos custos de manutenção de cada um dos órgão e setores d</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>LUIS PAULINO</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/91/img20240220_08020257.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/91/img20240220_08020257.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador DR. LUIS PAULINO NETO Com assento nesta Casa Legislativa, venho nos termos do caput do art. 101 do Regimento lnterno desta Casa Legislativa, após ouvido o Plenálio e cumprida as formalidades regimentais, requerer da presidência da casa que seja encaminhado ao EXELENTÍSSIMO SENHOR PREFEITO SAMUEL SOARES LAVOR DE LACERDA a seguinte Proposição:_x000D_
 Solicito ao Excelentiíssimo Senhor CHEFE DO PODER EXECUTIVO, A CRIAÇÃO DA SECRETARIA MUNICIPAL DO MEIO AMBIENTE NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>WECYA THALITTA</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento_02-2024_talitta.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento_02-2024_talitta.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, ESTUDOS VISANDO A CONTRATAÇÃO DE TERAPEUTA OCUPACIONAL, PARA ATENDER PÚBLICO INFANTIL NO CAPS – (CENTRO DE APOIO PSICOSSOCIAL INFANTIL).</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>LUAN FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_03-2024_luan.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_03-2024_luan.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITO O CALÇAMENTO DA RUA FRANCISCO DIASSIS LAVOR, LOCALIZADA NO BAIRRO NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_de_no_04-2024_luan.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_de_no_04-2024_luan.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITO O COMPLEMENTO DO CALÇAMENTO DA RUA CAPITÃO JOÃO PEDRO.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA CONSIGNADO VOTO DE PESAR SEGUIDO DE ORAÇÃO  DO PAI NOSSO, NA INTENÇÃO DA SAUDOSA EDUILZA FIGUEIREDO DE SOUSA. QUE EM NOME DESTA CASA SEJA COMUNICADA A TODA FAMÍLIA.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA CONSIGNADO VOTO DE PESAR SEGUIDO DE ORAÇÃO DO PAI NOSSO, NA INTENÇÃO DO SAUDOSO CARLOS EDUARDO DE OLIVEIRA. QUE EM NOME DESTA CASA SEJA COMUNICADA A TODA FAMÍLIA.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento__08_-2024_luan.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento__08_-2024_luan.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITO O COMPLEMENTO DO CALÇAMENTO DA RUA DOUTOR FRANÇA LEITE, BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento__09_-2024_luan.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento__09_-2024_luan.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITO O ESGOTO NA RUA DUCA LIMEIRA, ENTRE AS TORRES DE REDES CELULARES.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>VALDEMIR BERTO</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento__10_-2024_valdemir.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento__10_-2024_valdemir.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITA A IMPLANTAÇÃO E A OFERTA DE UM CURSINHO PRÉ-ENEM, GRATUITO PARA ALUNOS ORIUNDOS DA REDE PUBLICA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>FRANCISCO PEREIRA SOBRINHO</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_no_11_-2024_naldinho.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_no_11_-2024_naldinho.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITO O COMPLEMENTO DO CALÇAMENTO DA RUA JOÃO BATISTA SIQUEIRA, QUE DÁ ACESSO A ESCOLA CALULA LEITE A AVENIDA DR. WILSON LEITE BRAGA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/108/holanda.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/108/holanda.pdf</t>
   </si>
   <si>
     <t>solicito que seja consignado VOTO DE PESAR SEGUIDO DE ORAÇÃO DO PAI NOSSO, NA INTENÇÃO DA SAUDOSA MARIA HOLANDA XAVIER  QUE EM NOME DESTA CASA SEJA COMUNICADA A TODA FAMÍLIA.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>FIDELIS DE DOCA</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_no_13_-2024_fidelis.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_no_13_-2024_fidelis.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITA A LIMPEZA DO CEMITÉRIO, QUE FICA LOCALIZADO NO DISTRITO MATA GRANDE.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>JOSÉ RYLSEMBERG</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_no_14_-2024_rylsemberg.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_no_14_-2024_rylsemberg.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, O PEDIDO DE PROVIDÊNCIAS COM URGÊNCIA, URGENTÍSSIMA, PARA DESOBSTRUIR A ESTRADA QUE DÁ ACESSO COMUNIDADE CAMPOS VELHO, TENDO EM VISTA AS FORTES CHUVAS, HOJE A COMUNIDADE SE ENCONTRA ILHADA DIFICULTANDO A PASSAGEM.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_no_15_-2024_rylsemberg.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_no_15_-2024_rylsemberg.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITA A ILUMINAÇÃO PUBLICA EM TODOS OS DISTRITOS E COMUNIDADES DA ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_16_-2024_luan.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_16_-2024_luan.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITO O CALÇAMENTO DA RUA TEODOMIRO RAMALHO RANGEL.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_17_-2024_luan.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_17_-2024_luan.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITO COM URGÊNCIA, URGENTÍSSIMA O ESGOTO QUE FICA LOCALIZADO NA RUA JOSÉ LOPES DE CARVALHO NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento__no_18-2024_valdemir.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento__no_18-2024_valdemir.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITO O CALÇAMENTO DA RUA JOSÉ FERREIRA LEITE, BAIRRO NOSSA SENHORA DE FÁTIMA, PRÓXIMO A CASA DO SENHOR VALDO DA VERDURA.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/120/wrd2180.tmp</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/120/wrd2180.tmp</t>
   </si>
   <si>
     <t>O Vereador que este subscreve Dr LUIS PAULINO NETO, com assento nesta Casa Legislativa, venho de acordo com as normas Regimental, após ouvido o Plenário, solicitar de Vossa Excelência Senhor Presidente Fidelis Rodrigues de Luna, que seja encaminhado Votos de Parabéns e Reconhecimento ao empresário  IVANILDO VIEIRA MARINHO (Beba Marinho)  pelo o Belíssimo Evento realizado na inauguração do BM SHOPPING em nossa Cidade.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_20_-2024_luan.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_20_-2024_luan.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITO O CALÇAMENTO DA RUA MANOEL BEZERRA FRADE, LOCALIZADA NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_21_-2024_luan.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_21_-2024_luan.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITA AQUISIÇÃO DE NOVOS TRANSPORTES ESCOLARES PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_22_-2024_naldinho.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_22_-2024_naldinho.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE DENTRO DAS POSSIBILIDADES DO MUNICÍPIO SEJA DISPONIBILIZADA UMA EQUIPE MEDICA PARA FAZER ATENDIMENTO NA COMUNIDADE PÉ DE SERRA.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_23_-2024_naldinho.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_23_-2024_naldinho.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, A EFETIVAÇÃO DO SERVIÇO DE CONSTRUÇÃO DE  ABRIGOS DE PONTO DE ÔNIBUS PARA OS ESTUDANTES DAS COMUNIDADES DA ZONA RURAL: CABAÇAS DOS MARTINS, MARIA SOARES, LADEIRA DO DOIDO, BARAÚNAS  E ALTO QUENTE.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_24-2024_valdemir.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_24-2024_valdemir.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE DENTRO DAS POSSIBILIDADES DO MUNICÍPIO SEJA DISPONIBILIZADA UMA EQUIPE MEDICA, COMPOSTA POR MÉDICOS, PSICÓLOGOS, DENTISTAS E ETC. NAS ESCOLAS DO MUNÍCIPIO PARA FAZER AVALIAÇÃO E ATENDIMENTO DE ACORDO COM A NECESSIDADE DOS ALUNOS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_be_25.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_be_25.pdf</t>
   </si>
   <si>
     <t>Eu, JOSE RYLSEMBERG SOARES DE AMORIM, Vereador, com assento nesta Casa Legislativa, venho nos termos do caput do art. 101 do_x000D_
 Regimento Interno desta Casa Legislativa, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer da Presidência da Casa que seja encaminhado Requerimento com pedido de providências ao Excelentíssimo Senhor Prefeito, a fim de que seja realizado MELHORIAS nos abastecimentos de água Singelos e ADC da Zona Rural, a exemplo do Povoado Monte Videl, Mata Grande, Pé de Serra, Campos, Roçado, Maria Soares, Cabaças dos Martins, Saco da Ingazeira, Bonito Velho, etc.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_de_na_26-27_e_28_minuto_de_silencio_de_luis_2024.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_de_na_26-27_e_28_minuto_de_silencio_de_luis_2024.docx</t>
   </si>
   <si>
     <t>Eu, Vereador DR. LUIS PAULINO NETO, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, solicito que seja consignado VOTO DE PESAR SEGUIDO DE ORAÇÃO DO PAI NOSSO, NA  INTENÇÃO DO SAUDOSO JOSÉ ANICETO SOBRINHO (Duda Né). QUE EM NOME DESTA CASA SEJA COMUNICADA A TODA FAMÍLIA.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_de_na_26-27_e_28_minuto_de_silencio_de_luis_2024.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_de_na_26-27_e_28_minuto_de_silencio_de_luis_2024.docx</t>
   </si>
   <si>
     <t>Eu, Vereador DR. LUIS PAULINO NETO, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, solicito que seja consignado VOTO DE PESAR SEGUIDO DE ORAÇÃO DO PAI NOSSO, NA  INTENÇÃO DO SAUDOSO       FRANCISCO BERTO SILVA( Valdo Berto).   QUE EM NOME DESTA CASA SEJA COMUNICADA A TODA FAMÍLIA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_de_na_26-27_e_28_minuto_de_silencio_de_luis_2024.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_de_na_26-27_e_28_minuto_de_silencio_de_luis_2024.docx</t>
   </si>
   <si>
     <t>Eu, Vereador DR. LUIS PAULINO NETO, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, solicito que seja consignado VOTO DE PESAR SEGUIDO DE ORAÇÃO DO PAI NOSSO, NA  INTENÇÃO DO SAUDOSO   FRANCISCO VICENTE MOURA.   QUE EM NOME DESTA CASA SEJA COMUNICADA A TODA FAMÍLIA.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Eu, Vereador DR. LUIS PAULINO NETO, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, solicito que seja consignado VOTO DE PESAR SEGUIDO DE ORAÇÃO DO PAI NOSSO, NA  INTENÇÃO DO SAUDOSO ANTONIO LACERDA.   QUE EM NOME DESTA CASA SEJA COMUNICADA A TODA FAMÍLIA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_no_30_-2024_rylsemberg.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_no_30_-2024_rylsemberg.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITA A REFORMA E AMPLIAÇÃO DO IMÓVEL AO LADO DA ESCOLA LOCALIZADA NA COMUNIDADE CAMPOS VELHO E QUE SEJA FEITA A INSTALAÇÃO DE UM POSTO DE SAÚDE ÂNCORA, PARA ATENDER AQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_no_31_-2024_rylsemberg.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_no_31_-2024_rylsemberg.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA CONSTRUÍDA UMA PASSAGEM MOLHADA NO SITIO TIMBAÚBA.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_no_32_-2024_fidelis.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_no_32_-2024_fidelis.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA ENCAMINHADA A ESTA CASA LEGISLATIVA, PROJETO DE LEI QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR PAGAMENTO AOS AGENTES COMUNITÁRIOS DE SAÚDE – ACS E AOS AGENTES DE COMBATES ÁS ENDEMIAS – ACE, Á TITULO DE INCENTIVO PROFISSIONAL, A PARCELA DENOMINADA INCENTIVO FINANCEIRO ADICIONAL, (14º SALARIO) RECEBIDA ANUALMENTE DO MINISTÉRIO DA SAÚDE, PREVISTO NO PARAGRAFO ÚNICO DO ARTIGO 5º DO DECRETO FEDERAL Nº 8.474 DE 22 JUNHO DE 2015 E NA LEI FEDERAL Nº 12.994, ALTERADA PELA LEI Nº 13.708/2018, VISANDO ESTIMULAR OS PROFISSIONAIS QUE TRABALHAM NOS PROGRAMAS ESTRATÉGICOS DA POLITICA NACIONAL ATENÇÃO BÁSICA E FORTALECIMENTO DA ATUAÇÃO DE AGENTES COMUNITÁRIOS DE SAÚDE DE COMBATE ÁS ENDEMIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Solicito do Excelentíssimo Senhor Prefeito SAMUEL SOARES LAVOR DE LACERDA, A REFORMA E ILUMINAÇÃO EM LED DA PRAÇA DO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Solicito do Excelentíssimo Senhor Prefeito SAMUEL SOARES LAVOR DE LACERDA, QUE SEJA FEITO O CALÇAMENTO DA RUA JOSÉ FERREIRA LEITE, LOCALIZADA NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_35-2024_talitta.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_35-2024_talitta.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, ESTUDOS VISANDO A POSSIBILIDADE DE DISPONIBILIZAR, COM A PARTICIPAÇÃO DOS GRUPOS DE APOIO AOS ANIMAIS, UM LOCAL COM ESTRUTURA PARA ABRIGAR OS ANIMAIS DE RUA QUE ESTÃO CARENTES DE ATENDIMENTO E DOENTES, UM VETERINÁRIO NO PERÍODO DA TARDE, BEM COMO FORNECER CASTRAÇÃO SOCIAL E VACINAÇÃO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>STHERLAN EMANUEL</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_de_stherlan_23_de_abril_de_2024_hospital.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_de_stherlan_23_de_abril_de_2024_hospital.docx</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SR. PROMOTOR, O NUMERO DE CONTRATAÇÕES DURANTE A PRÉ-CAMPANHA ELEITORAL TEM SE TORNADO UM FATO NÍTIDO , CONTRATAÇÕES A TÍTULOS PRECÁRIA ELEVOU CONSIDERAVELMENTE  A FOLHA DE PAGAMENTOS NO MUNICÍPIO DE CONCEIÇÃO-PB.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_23_de_abril_de_2024_hospital.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_23_de_abril_de_2024_hospital.docx</t>
   </si>
   <si>
     <t>Solicito do Excelentíssimo convocação do senhor secretario de obras do Município de Conceição, para se fazer presente na Câmara Municipal na Sessão Ordinária em 07 de maio 2024 , PARA ESCLARECER SOBRE OS PROBLEMAS QUANTO A PARALIZAÇÃO DAS OBRAS DA A REFORMA DO HOSPITAL E MATERNIDADE CAÇULA LEITE.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_no_38_-2024_rylsemberg.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_no_38_-2024_rylsemberg.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, A RECUPERAÇÃO DA PASSAGEM MOLHADA RIACHO SEM DONO NO SITIO TIMBAÚBA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/147/requerimento_no_39_-2024_rylsemberg.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/147/requerimento_no_39_-2024_rylsemberg.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, A RECUPERAÇÃO DA PASSAGEM MOLHADA ELIAS MIGUEL, POVOADO CAMPOS VELHOS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_no_40-2024_rylsemberg.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_no_40-2024_rylsemberg.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, A RECUPERAÇÃO DE TODAS AS RUAS DOS BAIRROS, QUE ESTÃO PRATICAMENTE INTRANSITÁVEL.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_no_41-2024_rylsemberg.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_no_41-2024_rylsemberg.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, INFORMAÇÕES (RESPOSTA) A RESPEITO DAS MEDIDAS TOMADAS QUANTO À MELHORIA DE ABASTECIMENTO DE ÁGUA DOS DISTRITOS, POVOADOS E SÍTIOS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>DIOGO ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_no_42-2024_diogo.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_no_42-2024_diogo.docx</t>
   </si>
   <si>
     <t>Solicito ao Ilustríssimo Senhor Secretário de Saúde, INFORMAÇÕES A RESPEITO DAS QUANTIDADES DE AMBULÂNCIAS NO MUNICÍPIO: QUANTAS TÊM, QUANTAS ESTÃO EM FUNCIONAMENTO E DE QUANTAS O PREFEITO FEZ A AQUISIÇÃO DURANTE ESTES TRÊS ANOS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/151/requerimento_23_-2024_naldinho.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/151/requerimento_23_-2024_naldinho.docx</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento__no_53_-2024_valdemir.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento__no_53_-2024_valdemir.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTOS DE APLAUSO E RECONHECIMENTO A ILUSTRÍSSIMA ALUNA MIRIAM ADRIELLY SILVA DE BRITO, POR SUA CONQUISTA COM A PREMIAÇÃO DE MEDALHA DE PRATA NACIONAL E MEDALHA DE OURO REGIONAL, NA  OBMEP (OLIMPÍADAS BRASILEIRAS DE MATEMÁTICA DAS ESCOLAS PUBLICAS E PRIVADAS).</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento__no_54_-2024__luan.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento__no_54_-2024__luan.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTOS DE APLAUSO E RECONHECIMENTO AO  EXCELENTÍSSIMO EX - DESEMBARGADOR DO ESTADO DA PARAÍBA DR. NILO LUIZ RAMALHO VIEIRA, É UM HOMEM QUE, POR SEU TRABALHO, POR SEU EXEMPLO, DIGNIFICA A MAGISTRATURA PARAIBANA E PELA SUA  REPRESENTATIVIDADE.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/167/camscanner_20-08-2024_10.20.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/167/camscanner_20-08-2024_10.20.pdf</t>
   </si>
   <si>
     <t>REQUER A SUPERINTENDENCIA DO BANCO DO BRADESCO NO ESTADO DA PARAIBA PARA PERMANÊNCIA DA AGENCIA NO MUNICIPIO DE CONCEIÇÃO-PB.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/168/camscanner_20-08-2024_10.21.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/168/camscanner_20-08-2024_10.21.pdf</t>
   </si>
   <si>
     <t>REQUER A SUPERINTENDÊNCIA DO BANCO DO BRASIL MELHORIAS NO ATENDIMENTO NA AGÊNCIA 913-X NO MUNICÍPIO DE CONCEIÇÃO-PB.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/169/camscanner_20-08-2024_10.22.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/169/camscanner_20-08-2024_10.22.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja encaminhado oficio ao Governo do Estado (através da secretaria de estado do desenvolvimento humano) solicitando instalação da Casa da Cidadania no município de Conceição-pb. Com Finalidade de Ampliar a Oferta de atendimento e agilizar a expedição de documentos, entre outros serviços oferecidos por Órgãos Do Governo Federal, Estadual, Municipal e da Iniciativa Privadas, em um único Ambiente, Contribuindo Assim Para A Promoção De Cidadania.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/170/camscanner_20-08-2024_10.23.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/170/camscanner_20-08-2024_10.23.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA TOMADA AS DEVIDAS PROVIDÊNCIAS TORNANDO EM PRATICA A LEI DE APREENSÃO DE ANIMAIS, POIS O MUNICÍPIO ENCONTRA-SE COM MUITOS ANIMAIS SOLTOS TRANSITADO NAS PISTAS E EM TODA CIDADE.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/171/camscanner_20-08-2024_10.24.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/171/camscanner_20-08-2024_10.24.pdf</t>
   </si>
   <si>
     <t>Solicito do Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, que dentro da possibilidade municipal seja feita a implantação de curso pré-vestibular gratuito para estudantes de baixa renda oriundos de escolas públicas.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/172/camscanner_20-08-2024_10.25.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/172/camscanner_20-08-2024_10.25.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE DENTRO DAS POSSIBILIDADES DO MUNICÍPIO SEJA FEITA A AQUISIÇÂO DE UM ÔNIBUS PARA A SECRETARIA DE ESPORTES.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/173/camscanner_20-08-2024_10.26.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/173/camscanner_20-08-2024_10.26.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE DENTRO DAS POSSIBILIDADES DO MUNICÍPIO SEJA FEITA A AQUISIÇÃO DE UM ÔNIBUS PARA A SECRETARIA DE CULTURA.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/180/camscanner_05-11-2024_12.45.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/180/camscanner_05-11-2024_12.45.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE DENTRO DAS POSSIBILIDADES DO MUNICÍPIO SEJA FEITA A REFORMA NA PRAÇA DA GLORIA (PRAÇA DE ALIMENTAÇÃO) ABRINDO PASSAGEM PARA OS VEÍCULOS SE LOCOMOVER.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/181/camscanner_05-11-2024_12.47.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/181/camscanner_05-11-2024_12.47.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA FEITA PASSARELAS NA AV. MARTINHO FURTADO DE LACERDA.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/182/camscanner_05-11-2024_12.48.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/182/camscanner_05-11-2024_12.48.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador JOSE RYLSEMBERG SOARES DE AMORIM, com assento nesta Casa Legislativa, venho nos termos do caput do art. 101 do Regimento Interno desta Casa Legislativa, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer que seja consignado: MOÇÃO DE VOTOS DE APLAUSOS, ao Excelentíssimo Deputado Federal da Paraíba, o Sr. Hugo Motta Wanderley, por ter sido oficializado como candidato a pleitear a Presidência do mais alto escalão do Poder Legislativo Federal, a Câmara dos Deputados, elevando e honrado o nome da Paraíba.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/183/camscanner_05-11-2024_18.52.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/183/camscanner_05-11-2024_18.52.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER EXECUTIVO, que a Unidade Básica de Saúde - UBS, ANTÓNIO NANES DE LACERDA, localizada na Avenida Governador Wilson Leite Braga. Abra a noite, das 18h às 24h (ou à meia-noite).</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/184/camscanner_05-11-2024_19.04.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/184/camscanner_05-11-2024_19.04.pdf</t>
   </si>
   <si>
     <t>Solicito ao   Senhor CHEFE DO PODER EXECUTIVO, QUE SEJA ENCAMINHADO A ESTA CASA LEGISLATIVA, PROJETO DE LEI QUE CRIA A SECRETARIA DE TRANSPORTES.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/186/camscanner_17-12-2024_07.46.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/186/camscanner_17-12-2024_07.46.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER_x000D_
 EXECUTIVO, QUE DENTRO DAS POSSIBILIDADES DO MUNICÍPIO_x000D_
 SEJA DISPONIBILIZADA UMA EQUIPE PARA FAZER A REABERTURA DO SANGRADOURO DO AÇUDE DA COMUNIDADE PÉ DE SERRA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/187/camscanner_17-12-2024_07.45.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/187/camscanner_17-12-2024_07.45.pdf</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor CHEFE DO PODER_x000D_
 EXECUTIVO, A EFETIVAÇÃO DO SERVIÇO DE CONSTRUÇÃO  ABRIGOS DE PONTO DE ÓNIBUS PARA OS ESTUDANTES DA'; COMUNIDADES DA ZONA RURAL: CABAÇAS DOS MARTINS,  SOARES, LADEIRA DO DOIDO, BARAÚNAS E ALTO QUENTE.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/88/projeto_de_lei__em_word_03.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/88/projeto_de_lei__em_word_03.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE AS ALTERAÇÕES DA LEI MUNICIPAL 17/2017, CRIANDO O CARGO DE DIRETOR MÉDICO CLÍNICO HOSPITALAR DE LIVRE NOMEAÇÃO E EXONERAÇÃO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_lei__em_word_04.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_lei__em_word_04.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO DA DEFESA CIVIL NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/92/oficio-2024_05.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/92/oficio-2024_05.pdf</t>
   </si>
   <si>
     <t>Encaminhamos para apreciação pelos Senhores Vereadores que compõem essa_x000D_
 Casa Legislativa, o projeto de lei em anexo, que dispõe sobre atualização do piso do magistério_x000D_
 nos termos da lei federal 11.738/2008._x000D_
 Sendo assim, apresentamos nossa proposta para ser apreciada, analisada e em_x000D_
 seguida, aprovada pelos nobres Edis, em CARÁTER DE URGÊNCIA dado a importância da_x000D_
 matéria ora levado à apreciação._x000D_
 Certo de contarmos com o apoio e compreensão dos nobres edis aguardamos a_x000D_
 análise, discussão e aprovação do presente Projeto.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/93/oficio_e_projeto_de_lei__refis_06.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/93/oficio_e_projeto_de_lei__refis_06.pdf</t>
   </si>
   <si>
     <t>Remetemos para o conhecimento desta Augusta Casa Legislativa, o Projeto de Lei anexo, o qual INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL (REFIS – MUNICIPAL/CONCEIÇÃO-PB), MODIFICANDO OS PRAZOS PARA O PARCELAMENTO DOS CRÉDITOS TRIBUTÁRIOS, CONCEDE ANISTIA DE MULTAS E JUROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_lei__em_word_07.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_lei__em_word_07.docx</t>
   </si>
   <si>
     <t>Dispõe sobre projeto de lei complementar que altera as atribuições e da outras providencias aos cargos regidos pela Lei Municipal 553/2016.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_gari_08.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_gari_08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos para limpeza pública urbana no município de Conceição e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei_limpeza_urbana-_diretor.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei_limpeza_urbana-_diretor.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Diretor de Limpeza urbana no município de Conceição e dá outras providências.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento__no_53_-2024_valdemir.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento__no_53_-2024_valdemir.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTOS DE APLAUSO E RECONHECIMENTO A ILUSTRÍSSIMA ALUNA MIRIAM ADRIELLY SILVA DE BRITO, POR SUA CONQUISTA COM A PREMIAÇÃO DE MEDALHA DE PRATA NACIONAL E MEDALHA DE OURO REGIONAL, NA  OBMEP (OLIMPÍADAS BRASILEIRAS DE MATEMÁTICA DAS ESCOLAS PUBLICAS E PRIVADAS)</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/153/camscanner_21-05-2024_17.33.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/153/camscanner_21-05-2024_17.33.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REMANEJAMENTO TOTAL OU PARCIAL DE DOTAÇÕES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/157/camscanner_11-06-2024_09.29.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/157/camscanner_11-06-2024_09.29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Auxiliar de Captura de Animais, além de dar outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/158/mensagem__e__projeto_de_lei_alteracao_artigos_defesa_animal.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/158/mensagem__e__projeto_de_lei_alteracao_artigos_defesa_animal.pdf</t>
   </si>
   <si>
     <t>Nobres Vereadores e Vereadoras que compõem o Poder Legislativo do Município de Conceição._x000D_
 Encaminho para o conhecimento de Vossas Excelências um Projeto de Lei  _x000D_
 que tem por objetivo alterar as redações das alíneas “a” e “c”, do artigo 3º, da Lei Complementar nº _x000D_
 771/2023.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/163/camscanner_06-08-2024_09.22.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/163/camscanner_06-08-2024_09.22.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial ao Orçamento vigente para fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/164/camscanner_06-08-2024_09.21.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/164/camscanner_06-08-2024_09.21.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo e anexo I da Lei Complementar 010/201 1, Plano de Cargos, Direitos, Vantagens e Define o Regime Jurídico dos Servidores Públicos do Município de Conceição e dá outras Providencias Correlatas.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/165/camscanner_13-08-2024_18.11.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/165/camscanner_13-08-2024_18.11.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO USO DE BENS PÚBLICOS, MÁQUINAS, SEUS SUPLENTOS E IMPLEMENTOS COM_x000D_
 EXCLUSIVIDADE POR PARTICULARES NAS HIPÓTESES DE ATENDIMENTO DO INTERESSE SOCIAL.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/166/camscanner_13-08-2024_18.13.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/166/camscanner_13-08-2024_18.13.pdf</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/185/camscanner_03-12-2024_12.25.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/185/camscanner_03-12-2024_12.25.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA FIXA A DESPESA DO MUNICÍPIO DE CONCEIÇÃO, PARA O EXERCÍCIO DE 2025 E DA OUTRAS PROVIDÊNCIAS. LOA.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/177/camscanner_05-11-2024_09.13.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/177/camscanner_05-11-2024_09.13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as modificações de Programas e Açöes Governamentais da Lei de Diretrizes Orçamentárias do Município de CONCEIÇÄO, para o exercício de 2025, e dá outras providências. LDO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/178/camscanner_05-11-2024_09.10.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/178/camscanner_05-11-2024_09.10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS MODIFICAÇÕES DE PROGRAMAS E AÇÕES GOVERNAMENTAIS DO PLANO PLURIANUAL DO MUNICÍPIO DE CONCEIÇÃO, PARA O PERÍODO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS. PPA.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/94/projeto_de_lei_sobre_fogos.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/94/projeto_de_lei_sobre_fogos.docx</t>
   </si>
   <si>
     <t>EMENTA: PROÍBE O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFÍCIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO MUNICÍPIO DE CONCEIÇÃO-PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/95/projeto_de_lei_sobre_fogos.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/95/projeto_de_lei_sobre_fogos.docx</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_de_no_11-2024_de_fidelis.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_de_no_11-2024_de_fidelis.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DA TAXA DE INSCRIÇÃO EM CONCURSOS PÚBLICOS MUNICIPAIS AOS CANDIDATOS TRANSPLANTADOS E DOADORES DE RINS, NO MUNÍCIPIO DE CONCEIÇAO-PB.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_lei_de_no_12-2024_de_fidelis.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_lei_de_no_12-2024_de_fidelis.docx</t>
   </si>
   <si>
     <t>EMENTA: Concede isenção do Imposto Predial e Territorial Urbano (IPTU), sobre imóvel integrante do patrimônio de portadores de Neoplasia Maligna (Câncer) ou seus dependentes, e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_de_no_13-2024_de_fidelis.doc</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_de_no_13-2024_de_fidelis.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento prioritário a pacientes com neoplasia maligna comprovada para realização de consultas médicas, odontológicas e exames médicos disponíveis na rede municipal de saúde de Conceição-PB.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/154/projeto_de_lei_de_no_17_de_maio_de_2024_fidelis.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/154/projeto_de_lei_de_no_17_de_maio_de_2024_fidelis.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Semana de Adoração a Cristo no Município de Conceição e da outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>JOÃO PAULO</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/175/camscanner_20-08-2024_10.42.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/175/camscanner_20-08-2024_10.42.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO NO SITE DA PREFEITURA MUNICIPAL DE CONCEIÇÃO A RELAÇÃO MUNICIPAL DE MEDICAMENTOS (REMUME) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Denomina o espaço de convivência da CÂMARA MUNICIPAL DE CONCEIÇÃO-PB, A SAUDOSA EDILZA RODRIGUES DE FRANÇA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/188/camscanner_17-12-2024_09.03.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/188/camscanner_17-12-2024_09.03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as modificações de Programas e Ações Governamentais do Plano Plurianual do Município de CONCEIÇÃO, para o exercício 2025 dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/90/img20240220_08025511.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/90/img20240220_08025511.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CONCEIÇÃOENSE AO SENHOR  JOSÉ ANSELMO PEREIRA DE OLIVEIRA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_decreto_2024_de_hoje.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_decreto_2024_de_hoje.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MÉRITO A SENHORA MAGNADY LAVOR FURTADO DE LACERDA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/124/image_20240319_0001.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/124/image_20240319_0001.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MÉRITO AO SENHOR IDEVAL ARRUDA DE LACERDA (Júnior Lacerda), E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/128/projeto_de_decreto_2024.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/128/projeto_de_decreto_2024.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE A SENHORA EDINA ALVES DE LUCENA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/129/projeto_de_decreto_2024.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/129/projeto_de_decreto_2024.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MÉRITO A SENHORA JOSEFA EDILMA DOS SANTOS SILVA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/130/projeto_de_decreto_de_no_06-2024_fidelis.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/130/projeto_de_decreto_de_no_06-2024_fidelis.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE AO SENHOR JOSÉ JUVENIL ALVES DE SOUSA (Tenente Juvenil) E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/139/junior_araujo.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/139/junior_araujo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE AO SENHOR FRANCISCO GOMES DE ARAUJO JUNIOR E DÁ  OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>ROBERTO CIRILO VIEIRA</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/145/projeto_de_decreto_de_no_08_-2024_roberto_chico.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/145/projeto_de_decreto_de_no_08_-2024_roberto_chico.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE AO SENHOR FRANCISCO DE CASTRO JÚNIOR (Dr. Castro) E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO CONCEIÇÃOENSE AO SENHOR FRANCISCO JOSÉ DA SILVA ( CHICÃO BILHETÃO) E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/155/projeto_de_decreto_n_10_de_fidelis.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/155/projeto_de_decreto_n_10_de_fidelis.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE AO SENHOR ALEXANDRE PINTO RAMALHO E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/156/projeto_de_decreto_n_11_de_nadinho.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/156/projeto_de_decreto_n_11_de_nadinho.docx</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE A SENHORA MARCIONILIA DA SILVA DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/174/camscanner_20-08-2024_10.28.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/174/camscanner_20-08-2024_10.28.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE AO SENHOR JOÃO PAULO NUNES MORAIS E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/189/camscanner_17-12-2024_07.43.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/189/camscanner_17-12-2024_07.43.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO CONCEIÇÃOENSE AO SENHOR_x000D_
 ERMANDO DIAS DA SILVA (PASTOR) E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_limpeza_urbana-_diretor.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_limpeza_urbana-_diretor.docx</t>
   </si>
   <si>
     <t>EM VOTAÇÃO O PARECER DE CONSTITUIÇÃO E JUSTIÇA PARA O PROJETO DE LEI COMPLEMENTAR DE Nº 10/2014.                                                    Dispõe sobre a criação do cargo de Diretor de Limpeza urbana no município de Conceição e dá outras providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>EM VOTAÇÃO O PARECER DE FINANÇAS E ORÇAMENTO PARA O PROJETO Nº 10/2024.                                                                                                 _x000D_
 Dispõe sobre a criação do cargo de Diretor de Limpeza urbana no município de Conceição e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1560,68 +1560,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/91/img20240220_08020257.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento_02-2024_talitta.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_03-2024_luan.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_de_no_04-2024_luan.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento__08_-2024_luan.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento__09_-2024_luan.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento__10_-2024_valdemir.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_no_11_-2024_naldinho.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/108/holanda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_no_13_-2024_fidelis.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_no_14_-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_no_15_-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_16_-2024_luan.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_17_-2024_luan.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento__no_18-2024_valdemir.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/120/wrd2180.tmp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_20_-2024_luan.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_21_-2024_luan.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_22_-2024_naldinho.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_23_-2024_naldinho.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_24-2024_valdemir.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_be_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_de_na_26-27_e_28_minuto_de_silencio_de_luis_2024.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_de_na_26-27_e_28_minuto_de_silencio_de_luis_2024.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_de_na_26-27_e_28_minuto_de_silencio_de_luis_2024.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_no_30_-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_no_31_-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_no_32_-2024_fidelis.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_35-2024_talitta.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_de_stherlan_23_de_abril_de_2024_hospital.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_23_de_abril_de_2024_hospital.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_no_38_-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/147/requerimento_no_39_-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_no_40-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_no_41-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_no_42-2024_diogo.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/151/requerimento_23_-2024_naldinho.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento__no_53_-2024_valdemir.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento__no_54_-2024__luan.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/167/camscanner_20-08-2024_10.20.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/168/camscanner_20-08-2024_10.21.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/169/camscanner_20-08-2024_10.22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/170/camscanner_20-08-2024_10.23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/171/camscanner_20-08-2024_10.24.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/172/camscanner_20-08-2024_10.25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/173/camscanner_20-08-2024_10.26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/180/camscanner_05-11-2024_12.45.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/181/camscanner_05-11-2024_12.47.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/182/camscanner_05-11-2024_12.48.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/183/camscanner_05-11-2024_18.52.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/184/camscanner_05-11-2024_19.04.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/186/camscanner_17-12-2024_07.46.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/187/camscanner_17-12-2024_07.45.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/88/projeto_de_lei__em_word_03.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_lei__em_word_04.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/92/oficio-2024_05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/93/oficio_e_projeto_de_lei__refis_06.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_lei__em_word_07.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_gari_08.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei_limpeza_urbana-_diretor.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento__no_53_-2024_valdemir.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/153/camscanner_21-05-2024_17.33.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/157/camscanner_11-06-2024_09.29.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/158/mensagem__e__projeto_de_lei_alteracao_artigos_defesa_animal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/163/camscanner_06-08-2024_09.22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/164/camscanner_06-08-2024_09.21.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/165/camscanner_13-08-2024_18.11.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/166/camscanner_13-08-2024_18.13.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/185/camscanner_03-12-2024_12.25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/177/camscanner_05-11-2024_09.13.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/178/camscanner_05-11-2024_09.10.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/94/projeto_de_lei_sobre_fogos.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/95/projeto_de_lei_sobre_fogos.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_de_no_11-2024_de_fidelis.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_lei_de_no_12-2024_de_fidelis.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_de_no_13-2024_de_fidelis.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/154/projeto_de_lei_de_no_17_de_maio_de_2024_fidelis.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/175/camscanner_20-08-2024_10.42.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/188/camscanner_17-12-2024_09.03.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/90/img20240220_08025511.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_decreto_2024_de_hoje.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/124/image_20240319_0001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/128/projeto_de_decreto_2024.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/129/projeto_de_decreto_2024.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/130/projeto_de_decreto_de_no_06-2024_fidelis.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/139/junior_araujo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/145/projeto_de_decreto_de_no_08_-2024_roberto_chico.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/155/projeto_de_decreto_n_10_de_fidelis.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/156/projeto_de_decreto_n_11_de_nadinho.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/174/camscanner_20-08-2024_10.28.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/189/camscanner_17-12-2024_07.43.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_limpeza_urbana-_diretor.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/91/img20240220_08020257.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/98/requerimento_02-2024_talitta.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/99/requerimento_03-2024_luan.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/100/requerimento_de_no_04-2024_luan.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento__08_-2024_luan.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento__09_-2024_luan.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento__10_-2024_valdemir.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_no_11_-2024_naldinho.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/108/holanda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_no_13_-2024_fidelis.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_no_14_-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/113/requerimento_no_15_-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_16_-2024_luan.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_17_-2024_luan.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento__no_18-2024_valdemir.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/120/wrd2180.tmp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_20_-2024_luan.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_21_-2024_luan.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_22_-2024_naldinho.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_23_-2024_naldinho.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_24-2024_valdemir.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_be_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/132/requerimento_de_na_26-27_e_28_minuto_de_silencio_de_luis_2024.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_de_na_26-27_e_28_minuto_de_silencio_de_luis_2024.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_de_na_26-27_e_28_minuto_de_silencio_de_luis_2024.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/136/requerimento_no_30_-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_no_31_-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_no_32_-2024_fidelis.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_35-2024_talitta.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_de_stherlan_23_de_abril_de_2024_hospital.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_23_de_abril_de_2024_hospital.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_no_38_-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/147/requerimento_no_39_-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_no_40-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_no_41-2024_rylsemberg.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_no_42-2024_diogo.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/151/requerimento_23_-2024_naldinho.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento__no_53_-2024_valdemir.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento__no_54_-2024__luan.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/167/camscanner_20-08-2024_10.20.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/168/camscanner_20-08-2024_10.21.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/169/camscanner_20-08-2024_10.22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/170/camscanner_20-08-2024_10.23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/171/camscanner_20-08-2024_10.24.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/172/camscanner_20-08-2024_10.25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/173/camscanner_20-08-2024_10.26.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/180/camscanner_05-11-2024_12.45.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/181/camscanner_05-11-2024_12.47.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/182/camscanner_05-11-2024_12.48.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/183/camscanner_05-11-2024_18.52.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/184/camscanner_05-11-2024_19.04.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/186/camscanner_17-12-2024_07.46.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/187/camscanner_17-12-2024_07.45.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/88/projeto_de_lei__em_word_03.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_lei__em_word_04.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/92/oficio-2024_05.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/93/oficio_e_projeto_de_lei__refis_06.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_lei__em_word_07.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_gari_08.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei_limpeza_urbana-_diretor.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/159/requerimento__no_53_-2024_valdemir.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/153/camscanner_21-05-2024_17.33.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/157/camscanner_11-06-2024_09.29.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/158/mensagem__e__projeto_de_lei_alteracao_artigos_defesa_animal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/163/camscanner_06-08-2024_09.22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/164/camscanner_06-08-2024_09.21.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/165/camscanner_13-08-2024_18.11.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/166/camscanner_13-08-2024_18.13.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/185/camscanner_03-12-2024_12.25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/177/camscanner_05-11-2024_09.13.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/178/camscanner_05-11-2024_09.10.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/94/projeto_de_lei_sobre_fogos.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/95/projeto_de_lei_sobre_fogos.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_de_no_11-2024_de_fidelis.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_lei_de_no_12-2024_de_fidelis.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_de_no_13-2024_de_fidelis.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/154/projeto_de_lei_de_no_17_de_maio_de_2024_fidelis.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/175/camscanner_20-08-2024_10.42.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/188/camscanner_17-12-2024_09.03.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/90/img20240220_08025511.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_decreto_2024_de_hoje.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/124/image_20240319_0001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/128/projeto_de_decreto_2024.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/129/projeto_de_decreto_2024.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/130/projeto_de_decreto_de_no_06-2024_fidelis.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/139/junior_araujo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/145/projeto_de_decreto_de_no_08_-2024_roberto_chico.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/155/projeto_de_decreto_n_10_de_fidelis.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/156/projeto_de_decreto_n_11_de_nadinho.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/174/camscanner_20-08-2024_10.28.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/189/camscanner_17-12-2024_07.43.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_limpeza_urbana-_diretor.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>