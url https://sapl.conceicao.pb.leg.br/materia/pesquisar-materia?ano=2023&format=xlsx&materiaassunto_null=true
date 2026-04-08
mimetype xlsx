--- v0 (2026-02-06)
+++ v1 (2026-04-08)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOSÉ RYLSEMBERG</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Solicito do Excelentíssimo Senhor Prefeito Samuel Soares Lavor de Lacerda, A construção_x000D_
 ao de uma praça em frente a capela no distrito do cardoso</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Solicito do Excelentíssimo senhor prefeito Samuel Soares Lavor de Lacerda, a complementação da pavimentação na rua que tem inicio da capela ao correio no distrito do cardoso.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>FIDELIS DE DOCA</t>
   </si>
   <si>
     <t>Solicito do Excelentíssimo Senhor Prefeito Samuel Soares Lavor de Lacerda, a construção de uma central de velórios no cemitério do nosso munícipio</t>
@@ -197,256 +197,256 @@
   <si>
     <t>GILVANDRO RAMALHO BRAGA</t>
   </si>
   <si>
     <t>SOLICITO DO EXCELENTÍSSIMO SENHOR PREFEITO SAMUEL SOARES LAVOR DE LACERDA, QUE SEJA FEITA A RECUPERAÇÃO DAS ESTRADAS DO BAIRRO DA LIBERDADE.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR GOVERNADOR, PARA QUE SEJA PROVIDENCIADO - EM CARÁTER DE URGÊNCIA O SERVIÇO DO CARRO "FUMACÊ" PARA O MUNICÍPIO DE CONCEIÇÃO-PB, COM A FINALIDADE DE COMBATER O MOSQUITO AEDES AEGYPTI, RESPONSÁVEL PELA TRANSMISSÃO DE DOENÇAS COMO: DENGUE, ZIKA E CHIKUNGUNYA.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR SECRETÁRIO, PARA QUE SEJA PROVIDENCIADO - EM CARÁTER DE URGÊNCIA O SERVIÇO DO CARRO "FUMACÊ" PARA O MUNICÍPIO DE CONCEIÇÃO-PB, COM A FINALIDADE DE COMBATER O MOSQUITO AEDES AEGYPTI, RESPONSÁVEL PELA TRANSMISSÃO DE DOENÇAS COMO: DENGUE, ZIKA E CHIKUNGUNYA.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>LUIS PAULINO</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/26/eu.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/26/eu.docx</t>
   </si>
   <si>
     <t>EU, VEREADOR DR. LUIS PAULINO NETO, COM ASSENTO NESTA CASA LEGISLATIVA, VENHO NA FORMA REGIMENTAL, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, REQUERER QUE SEJA CONSIGNADO VOTOS DE PESAR SEGUIDO DE ORAÇÃO DO PAI NOSSO, NA INTENÇÃO DE JOSÉ RAMALHO NETO. QUE EM NOME DESTA CASA SEJA COMUNICADO AOS PAIS, SENHOR, MANOEL RAMALHO NETO E SENHORA, MARIA DO CARMO MOURA RAMALHO.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/27/solicito_ao_excelentissimo_senhor_prefeito.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/27/solicito_ao_excelentissimo_senhor_prefeito.docx</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO, COM URGÊNCIA, URGENTÍSSIMA, O CONSERTO DA PAREDE DO MURO DA ESCOLA "E. M. E. F. ANTONIO XAVIER MARTINS".</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/28/solicito_ao_excelentissimo_senhor_prefeit1.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/28/solicito_ao_excelentissimo_senhor_prefeit1.docx</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO, COM URGÊNCIA, URGENTÍSSIMA, A REFORMA DA ESCOLA "E. M. E. F. ANTONIO XAVIER MARTINS".</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/29/solicito_ao_excelentissimo_senhor_prefeit1.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/29/solicito_ao_excelentissimo_senhor_prefeit1.docx</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO, QUE DETERMINE AO SETOR COMPETENTE QUE PROCEDA A COLOCAÇÃO DE PLACAS INDICANDO O NOME DAS RUAS DO BAIRRO NOSSA SENHORA DE FÁTIMA, COMO TAMBÉM QUE SEJA FEITA A NUMERAÇÃODAS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO, QUE SEJA CONFECCIONADO OS CARTÕES DE IDENTIFICAÇÃO PARA AUTISTAS. SEGUE ANEXO A LEI MUNICIPAL DE N° 730/ 2022.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/31/solicito_ao_excelentissimo_senhor_prefeit2.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/31/solicito_ao_excelentissimo_senhor_prefeit2.docx</t>
   </si>
   <si>
     <t>SOLICITO AO ILUSTRÍSSIMO SENHOR DIRETOR DO DER, QUE SEJA FEITO O ROÇO DA PB 400, QUE LIGA CONCEIÇÃO A BONITO DE SANTA FÉ, DA PB 361, QUE LIGA CONCEIÇÃO A IBIARA E A PB QUE LIGA CONCEIÇÃO A MAURITI-CE.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Eu, Vereador e Presidente FIDELIS RODRIGUES DE LUNA, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer da Casa que seja encaminhado ao Senhor prefeito, SAMUEL SOARES LAVOR DE LACERDA; a seguinte Proposição:  _x000D_
 _x000D_
                      Solicito ao Excelentíssimo Senhor PREFEITO, QUE SEJA CRIADO NO MUNICÍPIO O CARGO DE CUIDADOR E HIGIENIZADOR PARA ATUAR NAS ESCOLAS MUNICIPAIS, FICANDO RESPONSÁVEL PELA HIGIENE DE CRIANÇAS COM DEFICIÊNCIAS OCULTAS, TAL COMO O AUTISMO.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_mocao_de_aplausos_e_reconhecimento_ao_dr._celso_soares_idealizador_do_encontro_dos_filhos_de_conceicao.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_mocao_de_aplausos_e_reconhecimento_ao_dr._celso_soares_idealizador_do_encontro_dos_filhos_de_conceicao.docx</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Eu, JOSE RYLSEMBERG SOARES DE AMORIM, Vereador, com assento nesta Casa Legislativa, venho nos termos do caput do art. 101 do Regimento Interno desta Casa Legislativa, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer da Presidência da Casa que seja encaminhado MOÇÃO DE APLAUSOS E RECONHECIMENTO ao DR. CELSO SOARES, IDEALIZADOR DO ENCONTRO DOS FILHOS DE CONCEIÇÃO, que acontecerá no próximo dia 24 de junho do corrente ano neste município._x000D_
 A homenagem se faz por merecer, uma vez que este evento tem se tornado tradição em nosso município, sempre sendo realizado dentro do período junino.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Eu, Vereador, FRANCISCO PEREIRA SOBRINHO, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e _x000D_
 _x000D_
 	cumpridas as formalidades regimentais, requerer da Casa que seja encaminhado ao Senhor, Superintendente de Transito Humberto Soares; a seguinte Proposição:  _x000D_
 _x000D_
                      Solicito ao Ilustríssimo Senhor Humberto Soares, QUE SEJA FEITO UM TRABALHO DE CONSCIENTIZAÇÃO PARA ORGANIZAÇÃO DO TRANSITO DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Eu, Vereador, FRANCISCO PEREIRA SOBRINHO, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer da Casa que seja encaminhado ao Senhor, Prefeito Samuel Soares Lavor de Lacerda; a seguinte Proposição:  _x000D_
 _x000D_
                      Solicito ao Excelentíssimo Senhor Prefeito, QUE SEJA DADA CONDIÇÕES NECESSÁRIAS PARA O SUPERINTENDENTE DE TRANSITO, HUMBERTO SOARES, DESENVOLVER SUAS FUNÇÕES PARA RESOLVER A ORGANIZAÇÃO DO TRANSITO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Eu, Vereadora, WÉCYA TALITTA LOPES MENESES MARINHO, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer da Casa que seja encaminhado ao Senhor, Prefeito Samuel Soares Lavor de Lacerda; a seguinte Proposição:  _x000D_
 _x000D_
                      Solicito ao Senhor Prefeito, A CONSTRUÇÃO DE PASSARELAS DE PEDESTRES E ILUMINAÇÃO NA AVENIDA MARTINHO FURTADO DE LACERDA.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>SOLICITO AO EXELENTÍSSIMO SENHOR PREFEITO, QUE SEJA ENVIADO PARA ESTA CASA UMA LEI CRIANDO O CARGO DE CUIDADOR DE CRIANÇAS DIAGNOSTICADAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) PARA ATUAR NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/43/camscanner_31-07-2023_11.15_2.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/43/camscanner_31-07-2023_11.15_2.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Eu, Vereador VALDEMIR BERTO VITORINO, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer de Vossa Excelência Presidente Fidelis Rodrigues de Luna, que seja encaminhado ao Poder Executivo a seguinte Proposição:_x000D_
 Solicito ao Excelentíssimo Senhor Prefeito Samuel Soares Lavor de Lacerda, QUE SEJA FEITO O ABASTECIMENTO DE ÁGUA DO AÇUDE DO CONDADO, PARA A COMUNIDADE CACHOEIRA DOS CARVALHOS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/42/camscanner_31-07-2023_11.15.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/42/camscanner_31-07-2023_11.15.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Eu, Vereador JOSÉ RYLSEMBERG SOARES DE AMORIM, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer de Vossa Excelência Presidente Fidelis Rodrigues de Luna, que seja encaminhado ao Poder Executivo a seguinte Proposição:_x000D_
 Solicito ao Excelentíssimo Senhor Prefeito Samuel Soares Lavor de Lacerda, A COLOCAÇÃO DE PLACAS IDENTIFICATIVAS NAS ENTRADAS E SAIDAS DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>LUAN FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/50/wrd0000.tmp</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/50/wrd0000.tmp</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito Samuel Soares Lavor de Lacerda, A REFORMA E AMPLIAÇÃO NA PASSAGEM MOLHADA, LOCALIZADA POR TRÁS DA IGREJA CATÓLICA.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento_de_rylsemberg_soares_pedindo_a_construcao_de_uma_ubs_no_bairro_da_liberdade_20231.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento_de_rylsemberg_soares_pedindo_a_construcao_de_uma_ubs_no_bairro_da_liberdade_20231.docx</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITTO SAMUEL SOARES LAVOR DE LACERDA, A CONSTRUÇÃO DE UMA UBS ( UNIDADE BÁSICA DE SAÚDE) NO BAIRRO DA LIBERDADE.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_de_no_51-2023_transporte_escolar.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_de_no_51-2023_transporte_escolar.docx</t>
   </si>
   <si>
     <t>Solicito do Excelentíssimo SENHOR GOVENADOR E SECRETÁRIA (O) DA EDUCAÇÃO, A DISPONIBILIDADE DE TRANSPORTE ESCOLAR, PARA OS ALUNOS DAS ESCOLAS ESTADUAIS, COMO TAMBÉM PARA OS ALUNOS UNIVERSITÁRIOS DE CONCEIÇÃO A CAJAZEIRAS E DE CONCEIÇÃO A PATOS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/61/wrd0004.tmp</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/61/wrd0004.tmp</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito SAMUEL SOARES LAVOR DE LACERDA, A REFORMA DO MONUMENTO NA SAÍDA DE CONCEIÇÃO-PB.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/62/requerimentos_do_vereador_naldinho_52-53_e_54_-_2023.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/62/requerimentos_do_vereador_naldinho_52-53_e_54_-_2023.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito ANTÔNIO LUCENA FILHO, que sejam tomadas as devidas providencias com relação os lixos que possivelmente, esta sendo feito os descartes ou estão caindo dos veículos, saída de Bonito de Santa Fé, na PB 400.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/63/requerimentos_do_vereador_naldinho_52-53_e_54_-_2023.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/63/requerimentos_do_vereador_naldinho_52-53_e_54_-_2023.docx</t>
   </si>
   <si>
     <t>Solicito ao Excelentíssimo Senhor Prefeito MARCOS ERON NOGUEIRA, que sejam tomadas as devidas providencias com relação os lixos, que possivelmente, esta sendo feito os descartes ou estão caindo dos veículos, saindo de Bonito de Santa Fé, na PB 400.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/64/wrd0001.tmp</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/64/wrd0001.tmp</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 _x000D_
 	                       Eu, Vereador DR. LUIS PAULINO NETO, com assento nesta Casa Legislativa, venho na forma Regimental, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer que seja consignado VOTOS DE PESAR SEGUIDO DE ORAÇÃO DO PAI NOSSO, NA  INTENÇÃO DOS SAUDOSOS,  ANTÔNIO TAVARES DE SOUSA, ANTONIO VIEIRA LEITE, FRANCIDALVA DA SILVA E FRANCISCA RODRIGUES DE MELO.  QUE EM NOME DESTA CASA SEJA COMUNICADA A TODA FAMÍLIA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 _x000D_
 Eu, Vereador Luan Ferreira, com assento nesta Casa Legislativa, venho por meio deste requerimento, solicitar a aprovação, em plenário, da concessão de Votos de Aplausos à jornalista Carmen Del Pino, da Rádio Câmara de Brasília, em reconhecimento à sua valiosa contribuição para a divulgação e promoção de nossa querida Conceição do Piancó._x000D_
 _x000D_
 A jornalista Carmen Delpino  dedicou seu talento e esforço na produção de um programa em homenagem à nossa cidade, o qual foi transmitido para todo o Brasil através da Rádio Câmara de Brasília e da Rede Legislativa de Rádio. Essa iniciativa destacou a riqueza cultural, histórica e social de Conceição do Piancó, tornando-a conhecida em âmbito nacional._x000D_
 _x000D_
 Sua dedicação em retratar nossa cidade de forma tão positiva merece ser reconhecida e aplaudida por esta Casa Legislativa e por nossa comunidade, que se sente honrada com essa visibilidade._x000D_
 _x000D_
 Portanto, peço que este requerimento seja submetido à apreciação dos nobres pa</t>
   </si>
   <si>
     <t>74</t>
@@ -475,408 +475,408 @@
   <si>
     <t>SOLICITO AO EXELENTÍSSIMO SENHOR CHEFE DO PODER EXECUTIVO, PARA QUE POSSA JUNTO A SUDEMA E AO IBAMA, FAZER UMA PARCERIA COM ESSES ÓRGÃOS E A SECRETÁRIA DA AGRICULTURA DO MUNICÍPIO, PARA QUE POSSAM DESENVOLVER ESSE TRABALHO DE LICENÇAS AMBIENTAL NA REGIÃO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>EU, VEREADOR DR. LUIS PAULINO NETO, COM ASSENTO NESTA CASA LEGISLATIVA, VENHO NOS TERMOS  DO CAPUT DO ART. 101 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, REQUERER DA PRESIDÊNCIA DA CASA, QUE SEJA DESIGNADO UMA DATA PARA REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA, COM O IBAMA, SUDEMA, MINISTÉRIO PÚBLICO, SINDICATOS RURAIS, SINDICATOS PATRONAIS, ENTIDADES DE CLASSE, BEM COMO, SOCIEDADE CIVIL, PARA DISCUTIRMOS ESSA SITUAÇÃO EM DEFESA DOS AGRICULTORES.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>EU, VEREADOR DIOGO FERREIRA ALVES,  SOLICITO AO PODER EXECUTIVO, QUE SEJA IMPLANTADA AS PLACAS  DE SINSLIZAÇÃO DAS VIAS DA ZONA RURAL, AS PLACAS DEVEM CONSISTIR NA  INDICAÇÃO DE INÍCIO E FIM DE CADA COMUNIDADE RURAL COM SUAS NOMEAÇÕES, COLOCADAS EM TODAS AS ESTRADAS VICINAIS DENTRO DO MUNICÍPIO. ESSE PEDIDO VEM AO ENCONTRO HÁ UMA GRANDE NECESSIDADE DOS MORADORES  DAS ZONAS RURAIS E DOS QUE TRAFEGAM DIARIAMENTE  PELAS VIAS DAS COMUNIDADES, OUTRO OBJETIVO É SINALIZAR AS ESTRADAS RURAIS QUE IRÁ FACILITAR O TRABALHO DA EQUIPE DO SAMU.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>STHERLAN EMANUEL</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/84/sterlan.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/84/sterlan.docx</t>
   </si>
   <si>
     <t>REQUEIRO: que envie oficio ao DNOCS- Departamento Nacional de Obras Contra as Secas,  na pessoa do Dr Alberto Gomes, com a seguinte finalidade:_x000D_
 01- Inicialmente agradecendo a Dr Alberto Gomes, a  forma gentil e receptiva do qual conduziu a reunião com um representante desta casa legislativa, o Vereador Stherlan Emanuel Alves de Lira, que possibilitou dialogarmos  sobre as iniciativas e projetos do DNOCS que podem ser implemantadas em Conceição/PB._x000D_
 2- Solicitar urgência na execução da obra da passagem molhada da comunidade roçado, recursos advindos de Emenda Parlamentar do Deputado Federal Dr. Damião Feliciano._x000D_
 3. Caso exista sobra de recusos oriundo da Emenda Parlamentar destinada a execução de obras do DNOCS para o Municipio de Conceição/PB, que estude a possibilidade de realização de reforma de um pequeno açude na Comunidade Fabricio, açudes este construído na década de 70, sendo única fonte de recurso hídrico da localidade e mantém água potável para aproximadamente 40 famílias.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/85/rquerimento_de_vandinho_dezembro_de_2023.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/85/rquerimento_de_vandinho_dezembro_de_2023.docx</t>
   </si>
   <si>
     <t>Eu, Vereador GILVANDRO RAMALHO BRAGA, com assento nesta Casa Legislativa, venho nos termos do caput do art. 101 do Regimento Interno desta Casa Legislativa, após ouvido o Plenário e cumpridas as formalidades regimentais,  requerer da Presidência da Casa que seja encaminhado ao EXCELENTÍSSIMO SENHOR PREFEITO SAMUEL SOARES LAVOR DE LACERDA a seguinte Proposição:  SOLICITO AO PODER EXECUTIVO, QUE SEJA FEITO A CONSTRUÇÃO DO CANTEIRO CENTRAL DA RUA MAJOR NICOLAU FRANÇA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/86/camscanner_12-12-2023_11.20_be.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/86/camscanner_12-12-2023_11.20_be.pdf</t>
   </si>
   <si>
     <t>Eu, Vereador JOSÉ RYLSEMBERG SOARES DE AMORIM, com assento nesta Casa Legislativa, venho nos termos do caput do art. 101 do Regimento Interno desta Casa Legislativa, após ouvido o Plenário e cumpridas as formalidades regimentais, requerer que seja consignado: VOTO DE CONGRATULAÇÕES E APLAUSOS AO DEPUTADO ESTADUAL NILSON LACERDA E SUA ESPOSA MAGNADY LAVOR FURTADO LACERDA, PELA CONCLUSÃO E FORMATURA DE SUAS FILHAS NO CURSO DE MEDICINA, Dra. MARYANNE MARTIM FURTADO DE LACERDA E Dra. MARTHYNA MARTIM FURTADO LACERDA.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>EU, VEREADOR LUAN BATISTA FERREIRA, COM ASSENTO NESTA CASA LEGISLATIVA, VENHO NOS TERMOS DO CAPUT DO ART. 101 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, APÓS OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS, REQUERER QUE SEJA CONSIGNADO: VOTO DE APLAUSOS AO SENHOR GEISON FRANK, PELA REALIZAÇÃO DA MICARETA.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, CUNPRIMENTANDO VOSSA EXELÊNCIA, ENCAMINHO PARA A DEVIDA ANÁLISE E APRECIAÇÃO O PROJETO DE LEI DA LDO (LEI DER DIRETRIZES ORÇAMENTÁRIAS) PARA O EXERCÍCIO DE 2024 ACOMPANHADA DOS SEUS ANEXOS.</t>
   </si>
   <si>
     <t>AUTORIZA REMANEJAMENTO TOTAL OU PARCIAL DE DOTAÇÕES ARÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ENCAMINHAMOS PARA APRECIAÇÃO PELOS SENHORES VEREADORES QUE COMPÕE ESTA CASA LEGISLATIVA, O PROJETO DE LEI QUE AUTORIZA ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS , PARA ATENDER AS NECESSIDADES DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ENCAMINHAMOS PARA APRECIAÇÃO PELOS SENORES VEREADORES QUE COMPÕE ESSA CASA LEGISLATIVA, O PROJETO DE LEI QUE AUTORIZA ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS, PARA ATENDER A PAGAMENTOS DE DÍVIDA DO PASEP.</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei__-_.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei__-_.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente:_x000D_
 Sirvo-me do presente para encaminhar a Vossa Excelência, Projeto de lei que_x000D_
 institui a política municipal de Programa de Busca Ativa Escolar e o Programa de_x000D_
 Recuperação das Aprendizagens para estudantes da educação básica._x000D_
 Certo de contarmos com o costumeiro apoio e a compreensão dos nobres edis_x000D_
 ao Projeto de Lei apresentado e dado a relevância da matéria aguardamos a imediata_x000D_
 aprovação.</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/47/camscanner_31-07-2023_11.45.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/47/camscanner_31-07-2023_11.45.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente:_x000D_
 Sirvo-me do presente para encaminhar a Vossa Excelência, Projeto de Lei que que_x000D_
 DISPÕE SOBRE O ADICIONAL DE INSALUBRIDADE EXCLUSIVAMENTE PARA OS MEDICOS VETERINÁRIOS DO MUNICÍPIO DE CONCEIÇÃO -PB.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/46/camscanner_31-07-2023_11.43.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/46/camscanner_31-07-2023_11.43.pdf</t>
   </si>
   <si>
     <t>Encaminhamos para apreciação pelos Senhores Vereadores que compõem essa casa legislativa, o projeto de lei em anexo, que DISPÕE SOBRE A ALTERAÇÃO DO ANEXO._x000D_
 1, DA LEI COMPLEMENTAR 010/2011, PLANOS DE CARGOS, DIREITOS, VANTAGENS E DEFINE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CONCEIÇÃO - PB, PARA DEVIDA ADEQUAÇÃO SALARIAL QUANTO AO CARGO/FUNÇÄO MÉDICO VETERINÁRIO, E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/45/camscanner_31-07-2023_11.39_00.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/45/camscanner_31-07-2023_11.39_00.pdf</t>
   </si>
   <si>
     <t>Encaminhamos para apreciação pelos Senhores Vereadores que compõem essa casa legislativa, o projeto de lei em anexo, que DISPÕE SOBRE O ESTABELECIMENTO DA ALTURA MÍNIMA PARA FIAÇÕES ELÉTRICAS, TELEFONIA, RADIO, INTERNET EM_x000D_
 CONCEIÇÃO - PB, JUNTO AS AVENIDAS PRINCIPAIS GOVERNADOR WILSON LEITE BRAGA, AVENIDA PREFEITO JOÃO FAUSTO E ESPAÇO CULTURAL ELBA RAMALHO.</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/48/doc-20230731-wa0006.23.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/48/doc-20230731-wa0006.23.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente:_x000D_
 Sirvo-me do presente para encaminhar a Vossa Excelência, Projeto de Lei que que_x000D_
 DISPÕE SOBRE AS ALTERAÇÕES DA LEI MUNICIPAL COMPLEMENTAR 19/2017, RETIFICANDO E OU CRIANDO ALGUNS DISPOSITIVOS LEGALÍSTICOS NO INTERESSE DA ADMINISTRAÇÃO PÚBLICA LOCAL, COM A FINALIDADE DE_x000D_
 MELHOR GERENCIAR OS SERVIÇOS PÚBLICOS E AS CONCESSÕES DE DIREITO DA CATEGORIA DO MAGISTÉRIO"</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/52/camscanner_24-08-2023_11.25_29h.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/52/camscanner_24-08-2023_11.25_29h.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial	ao Orçamento vigente para fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_de_no_27-2023_velocidade_motorista.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_de_no_27-2023_velocidade_motorista.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O ESTABELECIMENTO DA VELOCIDADE MÁXIMA DOS TRANSPORTES PERTECENTE A FROTA DE CONCEIÇÃO -PB;</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_complementar_no_28-2023_plano_de_cargos_e_carreiras.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_complementar_no_28-2023_plano_de_cargos_e_carreiras.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE LEI MUNICIPAL COMPLEMENTAR QUE MODIFICA OS ANEXOS DE I A IV DOS PLANOS DE CARGOS E CARREIRAS DA LEI MUNICIPAL 055/2023 MUNICIPIO DE CONCEIÇÃO – PB;</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_complementar_que_cria_responsabilidade_26.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_complementar_que_cria_responsabilidade_26.pdf</t>
   </si>
   <si>
     <t>Encaminhamos para apreciação pelos Senhores Vereadores que compõem essa Casa  Legislativa,  o projeto de lei em anexo, que ESTABELECE A RESPONSABILIDADE_x000D_
 OBJETIVA DIRETA DE EMPRESAS/CONCESSIONARIAS/PRESTADORES DE_x000D_
 SERVIÇOS PÚBLICAS COMO TAMBÉM DE PESSOAS JURIDICAS DE DIREITO PRIVADO, PESSOAS FISICAS E QUALQUER OUTRA QUE SEM AUTORIZAÇÃO DEPREDE OU MODIFIQUE QUALQUER PATRIMONIO PUBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_banco_do_brasil_-_emprestimo.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_banco_do_brasil_-_emprestimo.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO _x000D_
 BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_que_cria_a_filarmonica_zeca_ramalho.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_que_cria_a_filarmonica_zeca_ramalho.pdf</t>
   </si>
   <si>
     <t>Criar a Banda de Música do Município de Conceição/PB denominada de “Banda Filarmônica Zeca Ramalho” e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/71/camscanner_17-10-2023_07.56_35.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/71/camscanner_17-10-2023_07.56_35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as modificações de Programas e Açöes Governamentais da Lei Diretrizes Orçamentárias do Município de CONCEIÇÃO, para o exercício de 2024, e outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/72/camscanner_17-10-2023_07.57_36.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/72/camscanner_17-10-2023_07.57_36.pdf</t>
   </si>
   <si>
     <t>06 dispõe sobre as modificações de Programas e Ações Governamentais do Plano Plurianual do Município de CONCEIÇÃO, para o período de 2022 a 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/73/camscanner_17-10-2023_07.55_37.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/73/camscanner_17-10-2023_07.55_37.pdf</t>
   </si>
   <si>
     <t>Em, 28 de setembro de 2023_x000D_
  _x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DE CONCETÇÃO, O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/76/camscanner_24-10-2023_07.32_24_....pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/76/camscanner_24-10-2023_07.32_24_....pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE A NO MUNICÍPIO DE CONCEIÇÃO - PB, DA BOLSA DE PROTEÇÄO AOS ANIMAIS DE RIJA, PARA AS INSTITUIÇOES SEM FINS LUCRATIVOS:</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_complementar_das_diarias-1_39.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_complementar_das_diarias-1_39.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE LEI MUNICIPAL COMPLEMENTAR QUE MODIFICA O _x000D_
 ART.2ª DA LEI MUNICIPAL 054/2023, FIXANDO E ATUALIZANDO AS DIARIAS PARA O MUNICIPIO DE CONCEIÇÃO – PB;</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/79/camscanner_06-11-2023_11.52_projeto.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/79/camscanner_06-11-2023_11.52_projeto.pdf</t>
   </si>
   <si>
     <t>O PRESENTE PROJETO TRATA DE AUTORIZAÇÃO AO PODER PÚBLICO MUNICIPAL PARA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE, NO VALOR DE R$ 400.000,00 (QUATROCENTOS MIL REAIS), DESTINADOS A REFORMA DE PRAÇAS COM RECURSOS DE EMENDAS ESPECIAIS. _x000D_
 O PRESENTE PROJETO É DE SUMA IMPORTÂNCIA PARA A DEVIDA REGULARIZAÇÃO DAS MODIFICAÇÕES ORIUNDAS DO REFERIDO CRÉDITO ESPECIAL NA LDO E PPA VIGENTES QUANTO À PROMOÇÃO DA COMPATIBILIZAÇÃO DA AÇÃO ORA PROPOSTA.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CONCEIÇÃOENSE AO SENHOR DESEMBARGADOR DR. CARLOS MARTINS BELTRÃO FILHO. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Dá nome a rua do distrito do cardoso ao senhor Francisco Furtado de Lacerda (CHICO CARDOSO) e dá outras providencias</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DÁ NOME A PRAÇA A SER CONSTRUÍDA NO DISTRITO DO CARDOSO AO SENHOR AMÂNCIO FURTADO DE LACERDA (AMÂNCIO CARDOSO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>DÁ NOME A ESTAÇÃO DE DISTRIBUIÇÃO DE ÁGUA DE SEVERINO PEREIRA DE LACERDA, NA COMUNIDADE SÍTIO PÉ DE SERRA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>DÁ NOME A ESCOLINHA DE FUTEBOL MUNICIPAL DE THIAGO GOMES VIEIRA DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_institui_e_inclui_no_calendario_oficial_de_eventos_do_municipio_de_conceicao.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_institui_e_inclui_no_calendario_oficial_de_eventos_do_municipio_de_conceicao.docx</t>
   </si>
   <si>
     <t>“"INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE CONCEIÇÃO-PB O EVENTO DENOMINADO ENCONTRO DOS FILHOS DE CONCEIÇÃO”.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/44/camscanner_31-07-2023_11.17__19.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/44/camscanner_31-07-2023_11.17__19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o teletrabalho no âmbito da Câmara Municipal de Conceição-PB, e dá outras providências. _x000D_
 O Presidente da Câmara de Vereadores do Município de Conceição-PB, no uso de suas atribuições legais, faz saber que encaminha para discussão e votação o presente Projeto de Lei que regulamenta o teletrabalho no âmbito desta Casa Legislativa;_x000D_
 Considerando que a Administração pública depende para a consecução de suas atividades de normas legais que regulamente as matérias de interesse público;</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/49/camscanner_07-08-2023_10.17_24.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/49/camscanner_07-08-2023_10.17_24.pdf</t>
   </si>
   <si>
     <t>INSTITUI, O DIA MUNICIPAL DO_x000D_
 VAQUEIRO EM CONCEICÄO-PB E ADOTA OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_de_lei_no_26_de_2023_do_vereador_be.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_de_lei_no_26_de_2023_do_vereador_be.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A DAR NOME DE VEREADOR ANTONIO MANGUEIRA DE FIGUEIREDO A UBS (UNIDADE BÁSICA DE SAÚDE) A SER CONSTRUIDA NO BAIRRO DA LIBERDADE E DÁ OUTRAS PROVIDENCIAS CORRELATAS.</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/66/camscanner_10-10-2023_07.44_talita.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/66/camscanner_10-10-2023_07.44_talita.pdf</t>
   </si>
   <si>
     <t>Institui na grade das disciplinas aplicadas a partir do ensino fundamental 2 nas escolas no município de Conceição-PB, públicas e privadas, disciplina obrigatória cujo conteúdo verse sobre políticas públicas, e privadas, de respeito a mulher, bem como sedimentar o alcance do conteúdo da Lei Federal NO 11.340/2006 (Lei Maria da Penha)</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/67/camscanner_10-10-2023_07.42_naldinho.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/67/camscanner_10-10-2023_07.42_naldinho.pdf</t>
   </si>
   <si>
     <t>Tribunal do Estado da_x000D_
 Paraíba/PB_x000D_
 OFÍCIO N O 00455/23-SECPL	João Pessoa, 3 de agosto de 2023._x000D_
 Senhor Presidente, _x000D_
  Com vistas ao cumprimento de determinação constitucional e das decisões emanadas do Tribunal Pleno desta Corte de Contas, informamos a Vossa Excelência, a apreciação  dos autos do Processo Eletrônico TC NO 06459/21, que tratam da Prestação de Contas Anual da Prefeitura Municipal de CONCEIÇÃO, de responsabilidade do ex-Prefeito, Senhor José Ivanilson Soares de Lacerda, relativas ao exercício de 2020._x000D_
  Nos termos dos 20 40 e 50 do art. 13 da Constituição Estadual, a Câmara Municipal deverá se pronunciar sobre o Parecer Prévio emitido pelo Tribunal, no prazo de 60 (sessenta) dias, sob pena de prevalecer o entendimento manifestado por esta Corte. Outrossim,  esclarecemos que, somente por votação de, no mínimo, dois terços dos membros do Legislativo,  poderá esse Poder manifestar-se contrariamente ao pronunciamento da Corte de Contas, ressaltando que, deverá ser assegurado.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/65/emenda_a_projeto_de_reforma_do_regimento_interno_no.doc</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/65/emenda_a_projeto_de_reforma_do_regimento_interno_no.doc</t>
   </si>
   <si>
     <t>Senhor Presidente_x000D_
 _x000D_
 O Vereador Francisco Pereira Sobrinho vem diante de Vossa Excelência Apresentar Projeto de Resolução visando alterar o artigo 153 do Regimento Interno da Câmara de Conceição. Vale lembrar que os incisos referentes ao artigo mencionado permanecerão na forma atual_x000D_
 Tal modificação tem por principal objetivo de, além de ter suas reuniões realizadas em horário mais compatível com as atividades políticas de todos os pares, bem como atender anseios populares que, por ser em horário coincidente com o comerciais, as sessões são pouco acompanhadas, seja pessoalmente, seja por meio da TV Câmara._x000D_
 Outrossim, o presente projeto, segue rigorosamente tudo o que se encontra estabelecido no art. 132, em seu inciso I e parágrafo único._x000D_
 Desta forma, esperamos que o presente Projeto de Resolução sejam aprovado pela maioria dos pares presentes nas sessões.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_resolucao_002_2023_tali.pdf</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_resolucao_002_2023_tali.pdf</t>
   </si>
   <si>
     <t>EMENTA: Altera o Regimento Interno da Câmara Municipal de Conceição, incluindo o inciso “V” no artigo 39 e instituindo o artigo 48A, no que se refere aos direitos da mulher.</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
     <t>REFERÊNCIA: Projeto de Lei Nº 011/2023, encaminhado em 13 de abril de 2023, que trata das diretrizes orçamentárias para o exercício de 2024, e dá outras providências, tendo sido encaminhado à Câmara Municipal de Conceição pelo Excelentíssimo Prefeito Constitucional do Município de Conceição-PB, o Sr. Samuel Soares Lavor de Lacerda.</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>REFERÊNCIA: Projeto de Lei Nº 011, encaminhado em 13 de abril de 2023, que trata das diretrizes orçamentárias para o exercício de 2024, e dá outras providências, tendo sido encaminhado à Câmara Municipal de Conceição pelo Excelentíssimo Prefeito Constitucional do Município de Conceição-PB, o Sr. Samuel Soares Lavor de Lacerda.</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/54/parecer_ccj_pl_022_nr_003_2023_-_altura_fiacao.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/54/parecer_ccj_pl_022_nr_003_2023_-_altura_fiacao.docx</t>
   </si>
   <si>
     <t>COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA_x000D_
 _x000D_
 PARECER Nº 002/2023_x000D_
 REFERÊNCIA: Projeto de Lei Nº 022/2023, encaminhado em 26 de julho de 2023, que trata sobre o estabelecimento da altura mínima para fiações elétricas, telefonia, rádio, internet, em Conceição-PB, tendo sido encaminhado à Câmara Municipal de Conceição pelo Excelentíssimo Prefeito Constitucional do Município de Conceição-PB, o Sr. Samuel Soares Lavor de Lacerda.</t>
   </si>
   <si>
-    <t>https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/55/parecer_ccj_pl_023_nr_002_2023_-_direitos_magisterio.docx</t>
+    <t>http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/55/parecer_ccj_pl_023_nr_002_2023_-_direitos_magisterio.docx</t>
   </si>
   <si>
     <t>COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA_x000D_
 _x000D_
 PARECER Nº 002/2023_x000D_
 REFERÊNCIA: Projeto de Lei Nº 023/2023, encaminhado em 31 de julho de 2023, que trata de alterações na Lei Municipal Complementar 18/2017, retificando e/ou criando alguns dispositivos legalísticos no interesse da administração pública local, com a finalidade de melhor gerenciar os serviços públicos e as concessões de direito da categoria do magistério, tendo sido encaminhado à Câmara Municipal de Conceição pelo Excelentíssimo Prefeito Constitucional do Município de Conceição-PB, o Sr. Samuel Soares Lavor de Lacerda.</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 _x000D_
 PARECER Nº 002/2023_x000D_
 _x000D_
 REFERÊNCIA: Projeto de Lei Nº 023/2023, encaminhado em 31 de julho de 2023, que trata de alterações na Lei Municipal Complementar 18/2017, retificando e/ou criando alguns dispositivos legalísticos no interesse da administração pública local, com a finalidade de melhor gerenciar os serviços públicos e as concessões de direito da categoria do magistério, tendo sido encaminhado à Câmara Municipal de Conceição pelo Excelentíssimo Prefeito Constitucional do Município de Conceição-PB, o Sr. Samuel Soares Lavor de Lacerda.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1193,68 +1193,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/26/eu.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/27/solicito_ao_excelentissimo_senhor_prefeito.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/28/solicito_ao_excelentissimo_senhor_prefeit1.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/29/solicito_ao_excelentissimo_senhor_prefeit1.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/31/solicito_ao_excelentissimo_senhor_prefeit2.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_mocao_de_aplausos_e_reconhecimento_ao_dr._celso_soares_idealizador_do_encontro_dos_filhos_de_conceicao.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/43/camscanner_31-07-2023_11.15_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/42/camscanner_31-07-2023_11.15.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/50/wrd0000.tmp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento_de_rylsemberg_soares_pedindo_a_construcao_de_uma_ubs_no_bairro_da_liberdade_20231.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_de_no_51-2023_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/61/wrd0004.tmp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/62/requerimentos_do_vereador_naldinho_52-53_e_54_-_2023.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/63/requerimentos_do_vereador_naldinho_52-53_e_54_-_2023.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/64/wrd0001.tmp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/84/sterlan.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/85/rquerimento_de_vandinho_dezembro_de_2023.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/86/camscanner_12-12-2023_11.20_be.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei__-_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/47/camscanner_31-07-2023_11.45.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/46/camscanner_31-07-2023_11.43.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/45/camscanner_31-07-2023_11.39_00.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/48/doc-20230731-wa0006.23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/52/camscanner_24-08-2023_11.25_29h.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_de_no_27-2023_velocidade_motorista.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_complementar_no_28-2023_plano_de_cargos_e_carreiras.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_complementar_que_cria_responsabilidade_26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_banco_do_brasil_-_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_que_cria_a_filarmonica_zeca_ramalho.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/71/camscanner_17-10-2023_07.56_35.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/72/camscanner_17-10-2023_07.57_36.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/73/camscanner_17-10-2023_07.55_37.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/76/camscanner_24-10-2023_07.32_24_....pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_complementar_das_diarias-1_39.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/79/camscanner_06-11-2023_11.52_projeto.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_institui_e_inclui_no_calendario_oficial_de_eventos_do_municipio_de_conceicao.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/44/camscanner_31-07-2023_11.17__19.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/49/camscanner_07-08-2023_10.17_24.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_de_lei_no_26_de_2023_do_vereador_be.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/66/camscanner_10-10-2023_07.44_talita.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/67/camscanner_10-10-2023_07.42_naldinho.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/65/emenda_a_projeto_de_reforma_do_regimento_interno_no.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_resolucao_002_2023_tali.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/54/parecer_ccj_pl_022_nr_003_2023_-_altura_fiacao.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/55/parecer_ccj_pl_023_nr_002_2023_-_direitos_magisterio.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/26/eu.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/27/solicito_ao_excelentissimo_senhor_prefeito.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/28/solicito_ao_excelentissimo_senhor_prefeit1.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/29/solicito_ao_excelentissimo_senhor_prefeit1.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/31/solicito_ao_excelentissimo_senhor_prefeit2.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_mocao_de_aplausos_e_reconhecimento_ao_dr._celso_soares_idealizador_do_encontro_dos_filhos_de_conceicao.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/43/camscanner_31-07-2023_11.15_2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/42/camscanner_31-07-2023_11.15.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/50/wrd0000.tmp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/51/requerimento_de_rylsemberg_soares_pedindo_a_construcao_de_uma_ubs_no_bairro_da_liberdade_20231.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/59/requerimento_de_no_51-2023_transporte_escolar.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/61/wrd0004.tmp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/62/requerimentos_do_vereador_naldinho_52-53_e_54_-_2023.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/63/requerimentos_do_vereador_naldinho_52-53_e_54_-_2023.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/64/wrd0001.tmp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/84/sterlan.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/85/rquerimento_de_vandinho_dezembro_de_2023.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/86/camscanner_12-12-2023_11.20_be.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/41/projeto_de_lei__-_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/47/camscanner_31-07-2023_11.45.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/46/camscanner_31-07-2023_11.43.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/45/camscanner_31-07-2023_11.39_00.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/48/doc-20230731-wa0006.23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/52/camscanner_24-08-2023_11.25_29h.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_de_no_27-2023_velocidade_motorista.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_complementar_no_28-2023_plano_de_cargos_e_carreiras.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/60/projeto_de_lei_complementar_que_cria_responsabilidade_26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_banco_do_brasil_-_emprestimo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_que_cria_a_filarmonica_zeca_ramalho.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/71/camscanner_17-10-2023_07.56_35.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/72/camscanner_17-10-2023_07.57_36.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/73/camscanner_17-10-2023_07.55_37.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/76/camscanner_24-10-2023_07.32_24_....pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_complementar_das_diarias-1_39.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/79/camscanner_06-11-2023_11.52_projeto.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_institui_e_inclui_no_calendario_oficial_de_eventos_do_municipio_de_conceicao.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/44/camscanner_31-07-2023_11.17__19.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/49/camscanner_07-08-2023_10.17_24.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_de_lei_no_26_de_2023_do_vereador_be.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/66/camscanner_10-10-2023_07.44_talita.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/67/camscanner_10-10-2023_07.42_naldinho.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/65/emenda_a_projeto_de_reforma_do_regimento_interno_no.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_resolucao_002_2023_tali.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/54/parecer_ccj_pl_022_nr_003_2023_-_altura_fiacao.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/sapl/public/materialegislativa/2023/55/parecer_ccj_pl_023_nr_002_2023_-_direitos_magisterio.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicao.pb.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="190.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="189.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>